--- v0 (2025-10-18)
+++ v1 (2026-04-02)
@@ -1,3249 +1,3249 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29325"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29429"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\nas.prodam\Workrh2\1 PORTAL PRODAM\2025\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{DA0D95A9-1D09-45F9-BB1D-3757C3DB4339}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{5AC8CECD-2085-4C6F-80BC-39B8044AE292}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="20730" windowHeight="11040" xr2:uid="{89C7ECAF-109C-4AA3-AF8D-D44CE3FB0698}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="20730" windowHeight="11040" xr2:uid="{F99E9E97-39C7-415E-9C7B-7E2DD3D7E99C}"/>
   </bookViews>
   <sheets>
     <sheet name="Planilha1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4401" uniqueCount="1056">
-[...1 lines deleted...]
-    <t>FOLHA DE PAGAMENTO DE SETEMBRO DE 2025</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4396" uniqueCount="1056">
+  <si>
+    <t>FOLHA DE PAGAMENTO DE OUTUBRO DE 2025</t>
   </si>
   <si>
     <t>NOME</t>
   </si>
   <si>
     <t>CARGO BASE</t>
   </si>
   <si>
     <t>LOTAÇÃO</t>
   </si>
   <si>
     <t>VÍNCULO</t>
   </si>
   <si>
     <t>TIPO VÍNCULO</t>
   </si>
   <si>
+    <t>BENICIO ALVES TEIXEIRA</t>
+  </si>
+  <si>
+    <t>DIRETOR</t>
+  </si>
+  <si>
+    <t>DIPAR-DIRETORIA DE PARTICIPAÇÃO</t>
+  </si>
+  <si>
+    <t>Estatutário: diretor (estatuto social)</t>
+  </si>
+  <si>
+    <t>FRANCISCO DE PADOVAN FORBES</t>
+  </si>
+  <si>
+    <t>DIRETOR PRESIDENTE</t>
+  </si>
+  <si>
+    <t>PRE-PRESIDÊNCIA</t>
+  </si>
+  <si>
+    <t>LUCIANO FELIPE DE PAULA CAPATO</t>
+  </si>
+  <si>
+    <t>DAF-DIRETORIA DE ADMINISTRAÇÃO FINANÇAS</t>
+  </si>
+  <si>
+    <t>TIAGO MIGUEL DA SILVA LUZ</t>
+  </si>
+  <si>
+    <t>DRM-DIR RELACIONAMENTO E INTELIG MERCADO</t>
+  </si>
+  <si>
+    <t>THIAGO HENRIQUE SCARABELLO BIROCCHI</t>
+  </si>
+  <si>
+    <t>DIT-DIRETORIA INFRAESTRUTURA  TECNOLOGIA</t>
+  </si>
+  <si>
+    <t>ANTONIO LUNEZ ABAD</t>
+  </si>
+  <si>
+    <t>ANALISTA DE TIC</t>
+  </si>
+  <si>
+    <t>GIO-NC - NÚCLEO DE CONTRATOS</t>
+  </si>
+  <si>
+    <t>CARREIRA</t>
+  </si>
+  <si>
+    <t>CLT: contrato por tempo indeterminado</t>
+  </si>
+  <si>
+    <t>ANTONIA SILEDA PINHEIRO</t>
+  </si>
+  <si>
+    <t>GIS-NTS NÚCLEO DE TRANSIÇÃO DE SERVIÇOS</t>
+  </si>
+  <si>
+    <t>JOAO MIGUEL PAIVA</t>
+  </si>
+  <si>
+    <t>TECNICO</t>
+  </si>
+  <si>
+    <t>GFL-GERÊNCIA DE LOGÍSTICA E PATRIMÔNIO</t>
+  </si>
+  <si>
+    <t>ANDRE LUIZ GONCALVES DE ARAUJO</t>
+  </si>
+  <si>
+    <t>ALVARO JOSE FERREIRA</t>
+  </si>
+  <si>
+    <t>GIN-NAO - NÚCLEO DE AMBIENTE OPERACIONAL</t>
+  </si>
+  <si>
+    <t>ALVARO PERES RODRIGUES FILHO</t>
+  </si>
+  <si>
+    <t>GDS-4-NTM-NUCLEO DE TRIBUTOS MOBILIÁRIO</t>
+  </si>
+  <si>
+    <t>VANDERLEI MORALES</t>
+  </si>
+  <si>
+    <t>ODETE KELLER</t>
+  </si>
+  <si>
+    <t>GIO-NGRI-NUC GEST REC INFRAESTRUTURA</t>
+  </si>
+  <si>
+    <t>PAULO ROGERIO TAVARES</t>
+  </si>
+  <si>
+    <t>GRC-2-GER RELACIONAMENTO C/ CLIENTES-2</t>
+  </si>
+  <si>
+    <t>MARIA JOSE FERREIRA DA SILVA NOGUEIRA</t>
+  </si>
+  <si>
+    <t>PSA-IL-INATIVOS E LICENCIADOS</t>
+  </si>
+  <si>
+    <t>FERNANDO CARLOS MOREIRA FILHO</t>
+  </si>
+  <si>
+    <t>GDS-4-NTI-NUCLEO TRIBUTOS IMOBILIARIOS</t>
+  </si>
+  <si>
+    <t>JOAO TADEU NASCIMENTO</t>
+  </si>
+  <si>
+    <t>GIO-NGED-NUC GEST ELETRONICA DE DADOS</t>
+  </si>
+  <si>
+    <t>MARCO ANTONIO FERNANDES</t>
+  </si>
+  <si>
+    <t>ANALISTA ORGANIZACIONAL</t>
+  </si>
+  <si>
+    <t>GFP-NEC-NÚCLEO DE EXECUÇÃO CONTÁBIL</t>
+  </si>
+  <si>
+    <t>MARCELO GUILHERME DOS SANTOS QUINTO</t>
+  </si>
+  <si>
+    <t>GDS3-NAGU NUCLEO ATEND GESTAO URBANA</t>
+  </si>
+  <si>
+    <t>CARLOS DA COSTA GOMES</t>
+  </si>
+  <si>
+    <t>WALTER FRANZOI</t>
+  </si>
+  <si>
+    <t>GFP-NOC NÚCLEO ORÇAMENTO CONTROLE CUSTOS</t>
+  </si>
+  <si>
+    <t>AYRSON APARECIDO MACHADO</t>
+  </si>
+  <si>
+    <t>JEFERSON GUILHERME DE SOUZA</t>
+  </si>
+  <si>
+    <t>GDS2-NMI-NÚCLEO DE MOBIL. E SERVIÇOS I</t>
+  </si>
+  <si>
+    <t>ORLANDO MINIERI</t>
+  </si>
+  <si>
+    <t>GDS2-NTIS-NÚC TEC INTEG SIS DESCOMPLICA</t>
+  </si>
+  <si>
+    <t>RUI MASSAO IKEDA</t>
+  </si>
+  <si>
+    <t>GIS-NMO - NUC DE MONIT E OBSERVABILIDADE</t>
+  </si>
+  <si>
+    <t>VILMA APARECIDA PEREIRA HENRIQUE</t>
+  </si>
+  <si>
+    <t>JOAO PITTER ANDRIOTTA</t>
+  </si>
+  <si>
+    <t>SONIA REGINA DA SILVA</t>
+  </si>
+  <si>
+    <t>CARLOS ANTONIO LOURENCANI</t>
+  </si>
+  <si>
+    <t>CARLOS ALBERTO RODRIGUES ALVES</t>
+  </si>
+  <si>
+    <t>GFG-NAP-NÚCLEO DE ADM DE PESSOAS</t>
+  </si>
+  <si>
+    <t>PAULO DE TARSO FERREIRA</t>
+  </si>
+  <si>
+    <t>ANALISTA CONSULTOR</t>
+  </si>
+  <si>
+    <t>NILO GONDIM DOS SANTOS FILHO</t>
+  </si>
+  <si>
+    <t>JERONIMO GERALDO MARINHO FALCAO</t>
+  </si>
+  <si>
+    <t>SILVIO FABIANO</t>
+  </si>
+  <si>
+    <t>GDS2-NPE-NÚCLEO DE PESSOAS</t>
+  </si>
+  <si>
+    <t>CELSO TADAO IDEYAMA</t>
+  </si>
+  <si>
+    <t>JOSE CARLOS RODRIGUES</t>
+  </si>
+  <si>
+    <t>GIC-NR - NÚCLEO DE REDES</t>
+  </si>
+  <si>
+    <t>WILLIANS ROBERTO LEITE</t>
+  </si>
+  <si>
+    <t>GFC-NAC NUCLEO ADM CONTRATOS FORNECEDORE</t>
+  </si>
+  <si>
+    <t>DARCI MAGELA DA SILVA</t>
+  </si>
+  <si>
+    <t>VILMA LAFLOUFA DA SILVA</t>
+  </si>
+  <si>
+    <t>WANIA FARIA WECKELMANN</t>
+  </si>
+  <si>
+    <t>GRP-NAM-NÚCLEO DE ADOÇÃO À METODOLOGIA</t>
+  </si>
+  <si>
+    <t>OSMAR OLIVEIRA BARROS</t>
+  </si>
+  <si>
+    <t>SUELY SUMIKO HAYASIDA DE OLIVEIRA</t>
+  </si>
+  <si>
+    <t>JOSE JULIO DOS SANTOS</t>
+  </si>
+  <si>
+    <t>GFL-NSP NÚCLEO DE SEGURANÇA PATRIMONIAL</t>
+  </si>
+  <si>
+    <t>MARIA DO PERPETUO SOCORRO ROSAS MARQUES CAMPOS BUENO</t>
+  </si>
+  <si>
+    <t>GFG-NGPS-NÚCLEO DE GESTÃO DE PESSOAS</t>
+  </si>
+  <si>
+    <t>MARCOS VAIANO</t>
+  </si>
+  <si>
+    <t>MARCO ANTONIO AFFONSO</t>
+  </si>
+  <si>
+    <t>JOSE CARLOS PEREIRA</t>
+  </si>
+  <si>
+    <t>GFP-NAV NÚCLEO DE ADMINISTRAÇÃO DE VENDA</t>
+  </si>
+  <si>
+    <t>VERA LUCIA SILVA</t>
+  </si>
+  <si>
+    <t>DDS-NGF-NÚCLEO DE GESTÃO DE FÁBRICA</t>
+  </si>
+  <si>
+    <t>MARY KOSUJI</t>
+  </si>
+  <si>
+    <t>GILSON ALVES DE OLIVEIRA</t>
+  </si>
+  <si>
+    <t>RUBENS BATISTA RODRIGUES</t>
+  </si>
+  <si>
+    <t>MONICA VARO</t>
+  </si>
+  <si>
+    <t>DIVANETE TADEU PEREIRA DA SILVA NUNES</t>
+  </si>
+  <si>
+    <t>GIN-NTC-NUCLEO G CONTR TER CONFIRMACAO</t>
+  </si>
+  <si>
+    <t>PAULO AURELIANO</t>
+  </si>
+  <si>
+    <t>LOURIVAL APARECIDO DE OLIVEIRA</t>
+  </si>
+  <si>
+    <t>GDS2-NAD-NUCLEO DE ADMINISTRACAO</t>
+  </si>
+  <si>
+    <t>DEVANILDE APARECIDA GIBIM</t>
+  </si>
+  <si>
+    <t>GDS2-NJP-NUCLEO NEG JURID E PROCURADORIA</t>
+  </si>
+  <si>
+    <t>LUSINEIDE LIMA E SILVA</t>
+  </si>
+  <si>
+    <t>GIN - GERÊNCIA DE INFRAESTRUTURA</t>
+  </si>
+  <si>
+    <t>ARNALDO PAULO</t>
+  </si>
+  <si>
+    <t>JOAO CARLOS DA SILVA</t>
+  </si>
+  <si>
+    <t>MAURO DA CRUZ PEREIRA</t>
+  </si>
+  <si>
+    <t>CYRO ROBERTO PEREIRA VASCONCELLOS</t>
+  </si>
+  <si>
+    <t>LAIS DEISE LUPPI</t>
+  </si>
+  <si>
+    <t>GIC-NFC-NUC FATUR E CONTRAT TELECOM</t>
+  </si>
+  <si>
+    <t>DANIEL ROBERTO DA SILVA</t>
+  </si>
+  <si>
+    <t>DIVA APARECIDA STIPPE</t>
+  </si>
+  <si>
+    <t>GPR-NPCIN-NUCLEO PROM CULT INTEGR E NORM</t>
+  </si>
+  <si>
+    <t>RAQUEL JACINTO DA SILVA</t>
+  </si>
+  <si>
+    <t>GIC - GERÊNCIA DE TELECOMUNICAÇÕES</t>
+  </si>
+  <si>
+    <t>PAULINO PORTES DE AZEVEDO JUNIOR</t>
+  </si>
+  <si>
+    <t>EDISON LUIZ MAZZA</t>
+  </si>
+  <si>
+    <t>EVARISTO WAGNER SENIGALIA</t>
+  </si>
+  <si>
+    <t>INES FARACO RAMOS</t>
+  </si>
+  <si>
+    <t>GFG-NSQV-NUCLEO SAÚDE E QUALIDADE VIDA</t>
+  </si>
+  <si>
+    <t>WILSON FRANCISCO RABELLO</t>
+  </si>
+  <si>
+    <t>LUIS FERNANDO TEIXEIRA DE MARINHO SOARES</t>
+  </si>
+  <si>
+    <t>GFC-NLI NÚCLEO DE LICITAÇÕES</t>
+  </si>
+  <si>
+    <t>FLAVIO GONCALVES</t>
+  </si>
+  <si>
+    <t>SHIRLEY APARECIDA MASSOTE</t>
+  </si>
+  <si>
+    <t>FATIMA FERNANDES FIRMO</t>
+  </si>
+  <si>
+    <t>GFP-NEF NÚCLEO DE EXECUÇÃO FINANCEIRA</t>
+  </si>
+  <si>
+    <t>EDMUNDO DE JESUS FRANCA</t>
+  </si>
+  <si>
+    <t>LOTHAR SCHONEBORN</t>
+  </si>
+  <si>
+    <t>MANOEL PACIFICO DE SAO FELIX</t>
+  </si>
+  <si>
+    <t>RENATO VIEIRA LOPES</t>
+  </si>
+  <si>
+    <t>GFR- GERÊNCIA ERP-PRODAM</t>
+  </si>
+  <si>
+    <t>DAMIAO DOS SANTOS VIEIRA</t>
+  </si>
+  <si>
+    <t>LUCIANO CYRILLO FILHO</t>
+  </si>
+  <si>
+    <t>ROBSON LOPES COSTA</t>
+  </si>
+  <si>
+    <t>GIN-NDC-NÚCLEO DE DATA CENTER</t>
+  </si>
+  <si>
+    <t>MARCOS ANTONIO DO CARMO</t>
+  </si>
+  <si>
+    <t>GIN-NBD - NÚCLEO DE BANCO DE DADOS</t>
+  </si>
+  <si>
+    <t>LUCELIO TADEU DE BIASI</t>
+  </si>
+  <si>
+    <t>CELSO BARACHO CESTARI DE SOUZA</t>
+  </si>
+  <si>
+    <t>PAULO EDUARDO VERBAN</t>
+  </si>
+  <si>
+    <t>JOSE AUGUSTO DA SILVA</t>
+  </si>
+  <si>
+    <t>GIS-NAS-NÚCLEO DE ATENDIMENTO E SUPORTE</t>
+  </si>
+  <si>
+    <t>JOAO AQUILINO MENESES</t>
+  </si>
+  <si>
+    <t>SILVIA REGINA SNIQUER LEAO MARTINS</t>
+  </si>
+  <si>
+    <t>OSVALDO MARTIN</t>
+  </si>
+  <si>
+    <t>JOSE ANTONIO VAIRO PERES</t>
+  </si>
+  <si>
+    <t>NILCE MAKI KANASHIRO</t>
+  </si>
+  <si>
+    <t>GDS-4-NAR-NÚCLEO DE ARRECADAÇÃO</t>
+  </si>
+  <si>
+    <t>WAGNER ANTONIO OGEA</t>
+  </si>
+  <si>
+    <t>MAURO MAINARDI</t>
+  </si>
+  <si>
+    <t>ROSEANE ZANELLI VIANA</t>
+  </si>
+  <si>
+    <t>GRP-NPP - NÚCLEO DE PORTFÓLIO DE PROJETO</t>
+  </si>
+  <si>
+    <t>IRADELCIO BARRETO DOS SANTOS</t>
+  </si>
+  <si>
+    <t>JOSE ROSIVAL PIRES</t>
+  </si>
+  <si>
+    <t>GIO-NSM - NUC SUPORTE MICROINFORMATICA</t>
+  </si>
+  <si>
+    <t>AURORA FERNANDA DE JESUS PEREIRA</t>
+  </si>
+  <si>
+    <t>LUIS ANTONIO PEREIRA</t>
+  </si>
+  <si>
+    <t>MAURICIO HANASHIRO</t>
+  </si>
+  <si>
+    <t>DIRCE HARUKO MAZAKINA HONDA</t>
+  </si>
+  <si>
+    <t>GILBERTO ALVES DA SILVA</t>
+  </si>
+  <si>
+    <t>MAURO CARVALHO DE MELLO</t>
+  </si>
+  <si>
+    <t>RONALDO JOSE DA SILVA</t>
+  </si>
+  <si>
+    <t>GDE-GER DE ENGENHARIA DE SISTEMAS</t>
+  </si>
+  <si>
+    <t>HELENA CHAO</t>
+  </si>
+  <si>
+    <t>CEZAR DE CAMARGO</t>
+  </si>
+  <si>
+    <t>GIO-NSAM-NUC SUP AVANC MICROINFORMATICA</t>
+  </si>
+  <si>
+    <t>EDUARDO MARTINEZ PALERMO</t>
+  </si>
+  <si>
+    <t>CESAR HAMILTON GIMENEZ MINGOTTI</t>
+  </si>
+  <si>
+    <t>WANDERLY NIGRO</t>
+  </si>
+  <si>
+    <t>ANTONIO POMA TOMAZ</t>
+  </si>
+  <si>
+    <t>PAULO ROMEU FILHO</t>
+  </si>
+  <si>
+    <t>GDS-5-NE-NÚCLEO DE  EDUCAÇÃO</t>
+  </si>
+  <si>
+    <t>NILMA BATISTA LUZ</t>
+  </si>
+  <si>
+    <t>GFC-GERÊNCIA DE COMPRAS E CONTRATAÇÕES</t>
+  </si>
+  <si>
+    <t>JOSE RICARDO VICENTE</t>
+  </si>
+  <si>
+    <t>GIT-GERENCIA DE SEGURANÇA DA INFORMAÇÃO</t>
+  </si>
+  <si>
+    <t>ROSANGELA MARQUES</t>
+  </si>
+  <si>
+    <t>ROSANGELA DOS SANTOS LACERDA</t>
+  </si>
+  <si>
+    <t>SOLANGE RODRIGUES PARRA</t>
+  </si>
+  <si>
+    <t>ADVOGADO</t>
+  </si>
+  <si>
+    <t>VERA KEIKO KONISHI</t>
+  </si>
+  <si>
+    <t>ELISABETH SPREAFICO IMAMURA</t>
+  </si>
+  <si>
+    <t>GIRO GENNARO PICCINELLI</t>
+  </si>
+  <si>
+    <t>ETSUKO UEMURA RIBEIRO</t>
+  </si>
+  <si>
+    <t>IONE NACAO GARBATO</t>
+  </si>
+  <si>
+    <t>ELIO DOS SANTOS RODELLA</t>
+  </si>
+  <si>
+    <t>GDS3-NLIC-NÚCLEO DE LICENCIAMENTO</t>
+  </si>
+  <si>
+    <t>DANIEL BAMPA</t>
+  </si>
+  <si>
+    <t>ELISABETE CABRAL DE LEONARDO</t>
+  </si>
+  <si>
+    <t>RICHARD GHIBU</t>
+  </si>
+  <si>
+    <t>ROSEMEIRE LASTRUCCI</t>
+  </si>
+  <si>
+    <t>LILIAN RIBEIRO MARTINEZ MASSA</t>
+  </si>
+  <si>
+    <t>GPE-GER. PLAN. PROC. PROJ. ESTRATÉGICOS</t>
+  </si>
+  <si>
+    <t>LENICE CRISTINA MAZZALI MARTINS</t>
+  </si>
+  <si>
+    <t>SMPR-SECR. MUN.DAS PREFEITURAS REGIONAIS</t>
+  </si>
+  <si>
+    <t>RUTE RODRIGUES CARELLI DOS SANTOS</t>
+  </si>
+  <si>
+    <t>CELSO SEIJI NAKAI</t>
+  </si>
+  <si>
+    <t>CARLOS EDUARDO BENTO</t>
+  </si>
+  <si>
+    <t>OSVALDO GONCALVES MOURAO</t>
+  </si>
+  <si>
+    <t>GILBERTO SHIGUERU ONO</t>
+  </si>
+  <si>
+    <t>MARIA LUISA BATISTA CADONHOTTO</t>
+  </si>
+  <si>
+    <t>MARCELLO DE FUSCO</t>
+  </si>
+  <si>
+    <t>JUSSARA DE FATIMA BRITO</t>
+  </si>
+  <si>
+    <t>VALDIR WILSON LAMANA</t>
+  </si>
+  <si>
+    <t>GRN-GERÊNCIA DE GESTÃO DE NEGÓCIOS</t>
+  </si>
+  <si>
+    <t>MILTON AGUIRRE JUNIOR</t>
+  </si>
+  <si>
+    <t>GDS2-NMS-NÚCLEO DE MOBIL. SERV. SISTEMAS</t>
+  </si>
+  <si>
+    <t>MARIA DE FATIMA OLIVEIRA AQUINO BUCHEB</t>
+  </si>
+  <si>
+    <t>ELOISA NEVES CLAUSELL MEDICI</t>
+  </si>
+  <si>
+    <t>GDS1-NSS-1 - NUC SOLUÇÕES E SISTEMAS - 1</t>
+  </si>
+  <si>
+    <t>GILMAR FRANCISCO FELIX DO PRADO</t>
+  </si>
+  <si>
+    <t>GPR-GER. DE COMPLIANCE E GESTÃO DE RISCO</t>
+  </si>
+  <si>
+    <t>MARIA DE FATIMA FRANCA SAMPAIO</t>
+  </si>
+  <si>
+    <t>JOSENY COSTA BRITO MAGALHAES</t>
+  </si>
+  <si>
+    <t>RICARDO TOUFICK SABA</t>
+  </si>
+  <si>
+    <t>GDE-NPS-NUCLEO DE PROGRAMAÇÃO DE SISTEMA</t>
+  </si>
+  <si>
+    <t>FABIO LUIS RICCI</t>
+  </si>
+  <si>
+    <t>GIC-NTE - NÚCLEO DE TELECOMUNICAÇÕES</t>
+  </si>
+  <si>
+    <t>CLAUDIO CAMARGO</t>
+  </si>
+  <si>
+    <t>GFC-NCD NÚCLEO DE COMPRA DIRETA</t>
+  </si>
+  <si>
+    <t>ANA LUCIA DIOGO DO AMARAL</t>
+  </si>
+  <si>
+    <t>SANDRA MARA TAYAR DE MELLO BARRETO</t>
+  </si>
+  <si>
+    <t>PRE-NPO-NUCLEO DE OUVIDORIA</t>
+  </si>
+  <si>
+    <t>OSCARLINO GALDINO DA SILVA</t>
+  </si>
+  <si>
+    <t>JOAO CARLOS DE OLIVEIRA</t>
+  </si>
+  <si>
+    <t>GIS-NC - NÚCLEO DA CENTRAL</t>
+  </si>
+  <si>
+    <t>LORIS AUMILLER</t>
+  </si>
+  <si>
+    <t>LUIZ CARLOS CANDIDO FRANCO</t>
+  </si>
+  <si>
+    <t>SEBASTIAO FLAVIO ELIZEU</t>
+  </si>
+  <si>
+    <t>GDS1-NSS-2 - NUC SOLUÇÕES E SISTEMAS - 2</t>
+  </si>
+  <si>
+    <t>JOSE ROBERTO SILVA DE ABREU</t>
+  </si>
+  <si>
+    <t>ELIZIO COSTA NETO</t>
+  </si>
+  <si>
+    <t>CELSO FAVARIN E SILVA</t>
+  </si>
+  <si>
+    <t>IVANI RODRIGUES ANTONIO</t>
+  </si>
+  <si>
+    <t>ELAINE APARECIDA DA SILVA AUGUSTO</t>
+  </si>
+  <si>
+    <t>GPJ-GER JUR DE GOVERNANÇA CORPORATIVA</t>
+  </si>
+  <si>
+    <t>MARIA APARECIDA ASSIS DERZE</t>
+  </si>
+  <si>
+    <t>KATIA MARIA DUARTE SERRA FERREIRA NUNES</t>
+  </si>
+  <si>
+    <t>SANDRA CRISTINA CAIEIRO DA COSTA ALMEIDA</t>
+  </si>
+  <si>
+    <t>SIMONE DOMINGUES LEME</t>
+  </si>
+  <si>
+    <t>DDS-DIR DESENV E SUSTENTAÇÃO DE SISTEMAS</t>
+  </si>
+  <si>
+    <t>MARA INES SOARES SOUZA DO VAL</t>
+  </si>
+  <si>
+    <t>VALDECI ARRAES FERNANDES</t>
+  </si>
+  <si>
+    <t>PEDRO SANDES GOMES</t>
+  </si>
+  <si>
+    <t>JOAO CARLOS DANIEL</t>
+  </si>
+  <si>
+    <t>CELINA INEKO UEHARA TAIRA</t>
+  </si>
+  <si>
+    <t>VALERIA RAMOS BRANCO</t>
+  </si>
+  <si>
+    <t>GDE-NQM-NUCLE DE TESTES E QUALIDADE</t>
+  </si>
+  <si>
+    <t>SIDNEY TOBIAS DE SOUZA</t>
+  </si>
+  <si>
+    <t>LAERCIO SANT ANNA</t>
+  </si>
+  <si>
+    <t>ELIZABETH DE LOURDES PEREIRA</t>
+  </si>
+  <si>
+    <t>GFG-NDP-NÚCLEO DE DESENV DE PESSOAS</t>
+  </si>
+  <si>
+    <t>MARIA CRISTINA LOMBARDO</t>
+  </si>
+  <si>
+    <t>GDS2-NGP-NUCLEO DE GESTAO PREVIDENCIARIA</t>
+  </si>
+  <si>
+    <t>ALCINDO FURTADO FILHO</t>
+  </si>
+  <si>
+    <t>IVAN FERNANDES DA SILVA</t>
+  </si>
+  <si>
+    <t>MARCO ANTONIO GARBINE</t>
+  </si>
+  <si>
+    <t>TERESA NORMA TADEU CASTELLANI</t>
+  </si>
+  <si>
+    <t>LUIZ EDUARDO FORTUNA DE ASSIS</t>
+  </si>
+  <si>
+    <t>CELSO CARLOS DE TOLEDO</t>
+  </si>
+  <si>
+    <t>MARIA GENERINA DA SILVA</t>
+  </si>
+  <si>
+    <t>COPEIRO</t>
+  </si>
+  <si>
+    <t>MARIO AUGUSTO DE TOLEDO REIS</t>
+  </si>
+  <si>
+    <t>PSA-C-CEDIDOS</t>
+  </si>
+  <si>
+    <t>MARIA HENRIQUE DOS SANTOS DE JESUS</t>
+  </si>
+  <si>
+    <t>WALTER KARAOGLAN JUNIOR</t>
+  </si>
+  <si>
+    <t>GDS1-NSS-3 - NUC SOLUÇÕES E SISTEMAS - 3</t>
+  </si>
+  <si>
+    <t>CARLOS NOBORU YOSHISATO</t>
+  </si>
+  <si>
+    <t>VANDERLI MARGARETE FAVARO LEMMA</t>
+  </si>
+  <si>
+    <t>CLAUDIA MACEDO PELUSI</t>
+  </si>
+  <si>
+    <t>BENEDITO JOAO GILBERTO DA SILVA</t>
+  </si>
+  <si>
+    <t>ZILDA DA SILVA BATISTA</t>
+  </si>
+  <si>
+    <t>PAULO CESAR BONIFACIO FERNANDES</t>
+  </si>
+  <si>
+    <t>ADILSON CUNHA LOPES</t>
+  </si>
+  <si>
+    <t>JULIO CESAR FERREIRA BUENO</t>
+  </si>
+  <si>
+    <t>IVAN BORGES FARHAT</t>
+  </si>
+  <si>
+    <t>KA YU</t>
+  </si>
+  <si>
+    <t>SILVIA HELENA UETA YAMASAKI</t>
+  </si>
+  <si>
+    <t>CARLOS ALBERTO COMAR</t>
+  </si>
+  <si>
+    <t>GRC-1-NRC-1.1-NUC RELAC C/ CLIENTES-1.1</t>
+  </si>
+  <si>
+    <t>LUCIA TIEKO KAJIWARA</t>
+  </si>
+  <si>
+    <t>SOLANGE CRISTINA DE FATIMA COSTA CAMPOS</t>
+  </si>
+  <si>
+    <t>CLAUDIO GOUVEA</t>
+  </si>
+  <si>
+    <t>PAULO MARINS</t>
+  </si>
+  <si>
+    <t>WILSON MARTINS</t>
+  </si>
+  <si>
+    <t>LISANDRO LEHMANN</t>
+  </si>
+  <si>
+    <t>ALEXANDRE SACCUMAN FERNANDES</t>
+  </si>
+  <si>
+    <t>UMBERTO CIOFFI</t>
+  </si>
+  <si>
+    <t>HSPM-HOSPITAL SERVIDOR PUBLICO MUNICIPAL</t>
+  </si>
+  <si>
+    <t>SUELY HIKITI</t>
+  </si>
+  <si>
+    <t>HUMBERTO MAEZANO</t>
+  </si>
+  <si>
+    <t>MARA DE OLIVEIRA MOREIRA</t>
+  </si>
+  <si>
+    <t>FRANCISCO EDIVAN DE FIGUEIREDO</t>
+  </si>
+  <si>
+    <t>ANDREA DE FARIAS PEDRONI RADAELLI</t>
+  </si>
+  <si>
+    <t>GRC-3-NRC-3.1-NUC RELAC C/ CLIENTES-3.1</t>
+  </si>
+  <si>
+    <t>LUIS ANTONIO DE OLIVEIRA LUCAS</t>
+  </si>
+  <si>
+    <t>VALERIA MARQUES</t>
+  </si>
+  <si>
+    <t>MARCELO FRANCO PIOVESAN</t>
+  </si>
+  <si>
+    <t>LUIZ DE JESUS</t>
+  </si>
+  <si>
+    <t>MAURICIO ALEJANDRO BELTRAN PINTO</t>
+  </si>
+  <si>
+    <t>EDGIR GOMES DE ALMEIDA</t>
+  </si>
+  <si>
+    <t>ADAUTO AURELIANO DA SILVA</t>
+  </si>
+  <si>
+    <t>CARLOS ALBERTO MARCELINO SAMPAIO</t>
+  </si>
+  <si>
+    <t>MARIA CRISTINA DE MOURA DA SILVA</t>
+  </si>
+  <si>
+    <t>LUCIANO DE AZEVEDO FARIAS FERREIRA</t>
+  </si>
+  <si>
+    <t>PAULO HENRIQUE PETINI</t>
+  </si>
+  <si>
+    <t>LUIZ CESAR MICHIELIN KIEL</t>
+  </si>
+  <si>
+    <t>MARIA HELENA TOZZI OHATA</t>
+  </si>
+  <si>
+    <t>MARJORIE CLAUDIA TEIXEIRA DA SILVA</t>
+  </si>
+  <si>
+    <t>DELONEY FRANZATTO</t>
+  </si>
+  <si>
+    <t>GDS4-GERENCIA DE SOLUÇÕES E SISTEMAS 4</t>
+  </si>
+  <si>
+    <t>DALTON STANCAMPIANO ESPINDOLA</t>
+  </si>
+  <si>
+    <t>MARCILIO ROSSI</t>
+  </si>
+  <si>
+    <t>GRC-3-NRC-3-NUCLEO RELAC C/ CLIENTES-3</t>
+  </si>
+  <si>
+    <t>LINEU FRANCISCO DE OLIVEIRA</t>
+  </si>
+  <si>
+    <t>DRM-NIN-NUCLEO DE INTELIG DE NEGOCIOS</t>
+  </si>
+  <si>
+    <t>MARIA APARECIDA LIMA E SOUZA ROCHA</t>
+  </si>
+  <si>
+    <t>MARCUS VINICIUS BORGES MARCIEL</t>
+  </si>
+  <si>
+    <t>MAURO DE VASCONCELOS SARAIVA</t>
+  </si>
+  <si>
+    <t>CELIO VITOR REIS</t>
+  </si>
+  <si>
+    <t>CLAUDINEI PEREIRA DA SILVA</t>
+  </si>
+  <si>
+    <t>MAIRE TEREZINHA FERREIRA DE OLIVEIRA</t>
+  </si>
+  <si>
+    <t>PAULO RIBEIRO FELISONI</t>
+  </si>
+  <si>
+    <t>ERLANGE PAULA ALVES CAVALCANTE</t>
+  </si>
+  <si>
+    <t>LUIZ OTAVIO OLIVEIRA CAMPOS</t>
+  </si>
+  <si>
+    <t>GFP-GERÊNCIA PLANEJ CONTROLE FINANCEIRO</t>
+  </si>
+  <si>
+    <t>MARIA CRISTINA NAUM RUFINO DE LIMA</t>
+  </si>
+  <si>
+    <t>APARECIDO TRINDADE DE MELO</t>
+  </si>
+  <si>
+    <t>CARLOS ALBERTO TOLENTINO</t>
+  </si>
+  <si>
+    <t>RENATO BARBOSA NASCIMENTO</t>
+  </si>
+  <si>
+    <t>GRC-4-NRC-4-NUCLEO RELAC CLIENTES-4</t>
+  </si>
+  <si>
+    <t>ROBERTO ANTONIO DA SILVA</t>
+  </si>
+  <si>
+    <t>GDS-4-NDF-NUCLEO DECLAR FISCAIS MOBILIAR</t>
+  </si>
+  <si>
+    <t>FERNANDO AYABE</t>
+  </si>
+  <si>
+    <t>MARCELO DA PURIFICACAO</t>
+  </si>
+  <si>
+    <t>GIC-NE NÚCLEO DE ENGENHARIA</t>
+  </si>
+  <si>
+    <t>MARCOS PAULO LIGABUE</t>
+  </si>
+  <si>
+    <t>ROGERIO BORGES DO CARMO</t>
+  </si>
+  <si>
+    <t>IDALINA RIBEIRO</t>
+  </si>
+  <si>
+    <t>RODRIGO RUFATTO MOREIRA</t>
+  </si>
+  <si>
+    <t>GDI-NIASS-NUC INOV APLIC SOFT SERVIÇO</t>
+  </si>
+  <si>
+    <t>WAGNER KANAGUSUKO</t>
+  </si>
+  <si>
+    <t>ARACY MARIA BERNARDES VAN DEN BERG</t>
+  </si>
+  <si>
+    <t>MAURO GUILHERME CHEROBIM</t>
+  </si>
+  <si>
+    <t>MARCIA HIRAI</t>
+  </si>
+  <si>
+    <t>GDG-NGEO-NUCLEO DE GEOPROCESSAMENTO</t>
+  </si>
+  <si>
+    <t>JOSE CARLOS CASTRO COSTA</t>
+  </si>
+  <si>
+    <t>JOSE CARLOS TOMA</t>
+  </si>
+  <si>
+    <t>ARNALDO BAPTISTA</t>
+  </si>
+  <si>
+    <t>ALFREDO SOBREIRA MACHADO JUNIOR</t>
+  </si>
+  <si>
+    <t>GERSON LEITE DA SILVA</t>
+  </si>
+  <si>
+    <t>PEDRO CASTRO MACIEL</t>
+  </si>
+  <si>
+    <t>MARCELO JOSE BAPTISTA STEFANE</t>
+  </si>
+  <si>
+    <t>LUIS RICARDO REIG SIMARRO</t>
+  </si>
+  <si>
+    <t>JOSE MARIA HAENNI INFANTE</t>
+  </si>
+  <si>
+    <t>GDE-NAS-NUCLEO DE ARQUITETURA E SISTEMAS</t>
+  </si>
+  <si>
+    <t>ROSEMEIRE TENORIO DE OLIVEIRA</t>
+  </si>
+  <si>
+    <t>RAFAEL NUNES TEIXEIRA</t>
+  </si>
+  <si>
+    <t>IDINARIA DOS SANTOS SOUZA</t>
+  </si>
+  <si>
+    <t>ALEXANDRA LENKTAITIS DULSKIS ESCANHOELA</t>
+  </si>
+  <si>
+    <t>MARCELO SINISGALLI MACHADO</t>
+  </si>
+  <si>
+    <t>LUCIANO FRIZENNI</t>
+  </si>
+  <si>
+    <t>ANDERSON LUIZ BISPO</t>
+  </si>
+  <si>
+    <t>SILVIO FERREIRA BATISTA</t>
+  </si>
+  <si>
+    <t>VIVIANE LISBOA DOS SANTOS OLIVEIRA</t>
+  </si>
+  <si>
+    <t>GDB-NNS-NUCLEO DE DATA ANALYTICS</t>
+  </si>
+  <si>
+    <t>MARIO AUGUSTO VALIM RODRIGUES</t>
+  </si>
+  <si>
+    <t>ERIVALDO OLIVEIRA SILVA</t>
+  </si>
+  <si>
+    <t>MARIA PAULA LEAL</t>
+  </si>
+  <si>
+    <t>TANIA MOREIRA ZANIN</t>
+  </si>
+  <si>
+    <t>GDS3-NGSI NUCLEO GESTAO SIST INFORMAÇÃO</t>
+  </si>
+  <si>
+    <t>CATIA ZANIN</t>
+  </si>
+  <si>
+    <t>ANDERSON XAVIER DE SOUSA</t>
+  </si>
+  <si>
+    <t>ROSELITO DONIZETI FURLAN</t>
+  </si>
+  <si>
+    <t>GDS-5-NC-NÚCLEO DE CIDADANIA</t>
+  </si>
+  <si>
+    <t>JOAO ANGELO PAZZIANOTTO</t>
+  </si>
+  <si>
+    <t>GPC-NCC - NÚCLEO DE CONTEÚDO E CRIAÇÃO</t>
+  </si>
+  <si>
+    <t>JOEL ELIAS DAMASCENO</t>
+  </si>
+  <si>
+    <t>CRISTIANE DOMINGUES DA SILVA</t>
+  </si>
+  <si>
+    <t>GFG-GER GESTÃO E DESENV DE PESSOAS</t>
+  </si>
+  <si>
+    <t>FABIANA SILVA BRITO</t>
+  </si>
+  <si>
+    <t>SILVIO ANTONIO SIQUEIRA DA CRUZ</t>
+  </si>
+  <si>
+    <t>ANDRE LUIZ DIAS</t>
+  </si>
+  <si>
+    <t>MARIA LUCIA POLVERARI</t>
+  </si>
+  <si>
+    <t>MARIA ATHANASIOS PIMENIDIS</t>
+  </si>
+  <si>
+    <t>SOCORRO DE JESUS SANTOS</t>
+  </si>
+  <si>
+    <t>VERA LUCIA DE MELO SANTOS</t>
+  </si>
+  <si>
+    <t>GRC-1-NRC-1-NUCLEO RELAC C/ CLIENTES-1</t>
+  </si>
+  <si>
+    <t>WANDER DUARTE DE BARROS</t>
+  </si>
+  <si>
+    <t>ALVARO FREDERICO CONRADO POMPEIA</t>
+  </si>
+  <si>
+    <t>FABIANA DE BARROS MENNOCCHI DE OLIVEIRA</t>
+  </si>
+  <si>
+    <t>ELIZANETE NASARETH MENEZES</t>
+  </si>
+  <si>
+    <t>ELISANGELA MARCELINO</t>
+  </si>
+  <si>
+    <t>IRAN PEREIRA SAMPAIO</t>
+  </si>
+  <si>
+    <t>LEVI MARQUES DA SILVA</t>
+  </si>
+  <si>
+    <t>LUCAS YOSHITO SETO</t>
+  </si>
+  <si>
+    <t>AMILCAR ZAVATA</t>
+  </si>
+  <si>
+    <t>CILAS JOSIAS PEREIRA</t>
+  </si>
+  <si>
+    <t>RICARDO BULGARELLI</t>
+  </si>
+  <si>
+    <t>HELCIO PERRUCCI FILHO</t>
+  </si>
+  <si>
+    <t>SEBASTIAO REGIS BORDIN</t>
+  </si>
+  <si>
+    <t>DIMAS DA SILVA ALMEIDA</t>
+  </si>
+  <si>
+    <t>GERSON CANDIDO ALVES</t>
+  </si>
+  <si>
+    <t>EDSON KIYU UMISEDO</t>
+  </si>
+  <si>
+    <t>EDSON JOSE PASCOAL</t>
+  </si>
+  <si>
+    <t>ANTONIO ALBERTO PEREIRA DE SANTANA</t>
+  </si>
+  <si>
+    <t>SALATIEL NASCIMENTO RIBEIRO</t>
+  </si>
+  <si>
+    <t>LETICIA BERNARDINI LA SELVA</t>
+  </si>
+  <si>
+    <t>JILIVANIO TAVEIRA DE LIMA</t>
+  </si>
+  <si>
+    <t>YESO AMALFI JUNIOR</t>
+  </si>
+  <si>
+    <t>GIO - GERÊNCIA DE OPERAÇÕES</t>
+  </si>
+  <si>
+    <t>RICARDO DE MIRANDA KLEINER</t>
+  </si>
+  <si>
+    <t>ASSESSOR EXECUTIVO III</t>
+  </si>
+  <si>
+    <t>COMISSIONADO</t>
+  </si>
+  <si>
+    <t>SILVIA CRISTINA SILVEIRA</t>
+  </si>
+  <si>
+    <t>VANESSA EPPINGER CANAS</t>
+  </si>
+  <si>
+    <t>COORDENADOR DE PROCESSOS X</t>
+  </si>
+  <si>
+    <t>FLAVIA CRISTINA FERREIRA XAVIER</t>
+  </si>
+  <si>
+    <t>WANDER MOKO YABIKU</t>
+  </si>
+  <si>
+    <t>ANGELA MENDES DE PINHO</t>
+  </si>
+  <si>
+    <t>DANIEL SERAFIM MACHADO</t>
+  </si>
+  <si>
+    <t>HEITOR DELLAVOLPE JUNIOR</t>
+  </si>
+  <si>
+    <t>MARCELO PIETRAGALLA</t>
+  </si>
+  <si>
+    <t>FRANCISCO LUIS DOS SANTOS</t>
+  </si>
+  <si>
+    <t>GILBERTO SERGIO ELLOVITCH</t>
+  </si>
+  <si>
+    <t>TADAHIRO KUBOTA FILHO</t>
+  </si>
+  <si>
+    <t>SIMONE LEREU LACERDA PENHA</t>
+  </si>
+  <si>
+    <t>CARLOS ANTONIO SOARES</t>
+  </si>
+  <si>
+    <t>PAULO ROBERTO ALVES</t>
+  </si>
+  <si>
+    <t>FABIO KRAUSE FILGUEIRAS</t>
+  </si>
+  <si>
+    <t>MARIA APARECIDA NOBUKO KINA DE LIMA</t>
+  </si>
+  <si>
+    <t>ANDRE ROMAO LEAO</t>
+  </si>
+  <si>
+    <t>JOSE JACQUES FEITOSA DE OLIVEIRA</t>
+  </si>
+  <si>
+    <t>GIS - GERÊNCIA DE SERVIÇOS</t>
+  </si>
+  <si>
+    <t>ELAINE CRISTINA GORATO</t>
+  </si>
+  <si>
+    <t>RAUL FERNANDES DE MELO</t>
+  </si>
+  <si>
+    <t>FLAVIO DA CRUZ COLOMBO</t>
+  </si>
+  <si>
+    <t>GDE-UX/UI-NUCLEO DE UX/UI</t>
+  </si>
+  <si>
+    <t>PATRICIA DOS SANTOS BAGATTINI TUPYNAMBA</t>
+  </si>
+  <si>
+    <t>MARCOS PAULO RINALDI TONETTI DA SILVA</t>
+  </si>
+  <si>
+    <t>FERNANDO GONCALVES</t>
+  </si>
+  <si>
+    <t>GPA-GERÊNCIA DE AUDITORIA INTERNA</t>
+  </si>
+  <si>
+    <t>RENATO CUCONATO</t>
+  </si>
+  <si>
+    <t>ELIELSON FONTANEZI</t>
+  </si>
+  <si>
+    <t>MOISES GUALBERTO DE JESUS GALVAO</t>
+  </si>
+  <si>
+    <t>MARCO ANTONIO DA SILVA</t>
+  </si>
+  <si>
+    <t>ANDREA MEIRELES BATISTA PUIME</t>
+  </si>
+  <si>
+    <t>GDE-NIA-NUCLE DE AGILIDADE</t>
+  </si>
+  <si>
+    <t>RICARDO DE MORAES RANGEL</t>
+  </si>
+  <si>
+    <t>ROGERIO PALACIO DE CARVALHO</t>
+  </si>
+  <si>
+    <t>CLAUDIA LACERDA ALVES</t>
+  </si>
+  <si>
+    <t>GDI-NPSS-NUC PROD E SOFTWARE SERVIÇO</t>
+  </si>
+  <si>
+    <t>FABIO MENEGATTI GONCALVES</t>
+  </si>
+  <si>
+    <t>FRANCISCO ANTONIO MEDEIROS</t>
+  </si>
+  <si>
+    <t>KAZUME KUMANO SATO</t>
+  </si>
+  <si>
+    <t>ANTONIO DETTA</t>
+  </si>
+  <si>
+    <t>EDISON RONI MARTINS</t>
+  </si>
+  <si>
+    <t>ELIANA YUMI BANDO HIRAKAWA</t>
+  </si>
+  <si>
+    <t>GDB-GER DE BUSINESS INTELIG E ANALYTICS</t>
+  </si>
+  <si>
+    <t>RICARDO AKIYOSHI</t>
+  </si>
+  <si>
+    <t>ROSANGELA UTRILA FELIX DE OLIVEIRA</t>
+  </si>
+  <si>
+    <t>WAGNER BONIFACIO LEITE</t>
+  </si>
+  <si>
+    <t>JOSE APARECIDO HENRIQUE</t>
+  </si>
+  <si>
+    <t>PRISCILA UNGARETTI DE GODOY WALDER</t>
+  </si>
+  <si>
+    <t>CATIA YOSHIE TAKEHANA SAKAGUCHI</t>
+  </si>
+  <si>
+    <t>CLAUDIO APARECIDO MARTINS</t>
+  </si>
+  <si>
+    <t>GDS-5-GER DE SOLUÇÕES E SISTEMAS-5</t>
+  </si>
+  <si>
+    <t>JOSE ANSELMO MANHANI DI LUCCIO</t>
+  </si>
+  <si>
+    <t>GPJ-NGPJ-NUCLEO GEST PROCESSOS JURIDICOS</t>
+  </si>
+  <si>
+    <t>ILTON BRASILEIRO DA SILVA</t>
+  </si>
+  <si>
+    <t>TATIANA ROSA MIE KUSANO</t>
+  </si>
+  <si>
+    <t>EDUARDO AMARO BUENO</t>
+  </si>
+  <si>
+    <t>GDI-GERENCIA DE PRODUTIZAÇÃO E INOVAÇÃO</t>
+  </si>
+  <si>
+    <t>JOSEMAR CARLOS DOS SANTOS</t>
+  </si>
+  <si>
+    <t>EMILIA ITAKAWA</t>
+  </si>
+  <si>
+    <t>RODRIGO GREGORIO DE MAGALHAES</t>
+  </si>
+  <si>
+    <t>SIDNEY APARECIDO SAMPAIO</t>
+  </si>
+  <si>
+    <t>GISELE CORTEZ SILVA</t>
+  </si>
+  <si>
+    <t>GDS-4-NOF-NÚC ORCAMENTARIO E FINANCEIRO</t>
+  </si>
+  <si>
+    <t>ROBSON QUAGLIO</t>
+  </si>
+  <si>
+    <t>EDSON DALLA VECCHIA</t>
+  </si>
+  <si>
+    <t>LUIS CARLOS DE OLIVEIRA JARDIM</t>
+  </si>
+  <si>
+    <t>LUCILA MARIA VIOLA POZZETTI</t>
+  </si>
+  <si>
+    <t>CELSO DE OLIVEIRA SILVA</t>
+  </si>
+  <si>
+    <t>SOLANGE PESTANA ARENARE</t>
+  </si>
+  <si>
+    <t>ASSESSOR ESPECIAL III</t>
+  </si>
+  <si>
+    <t>KATIA SANAE KOMESU NAKAZUNE</t>
+  </si>
+  <si>
+    <t>MARCIA AKEMI OKAMURA FERRO</t>
+  </si>
+  <si>
+    <t>ASSESSOR DE DIRETORIA VIII</t>
+  </si>
+  <si>
+    <t>FABIO NATALE</t>
+  </si>
+  <si>
+    <t>RICARDO TAKESHI ORIGUCHI</t>
+  </si>
+  <si>
+    <t>YARA REGINA SILVA TADAIESKI</t>
+  </si>
+  <si>
+    <t>PAULO YASSUHARU IRIE</t>
+  </si>
+  <si>
+    <t>COSMO TAKEJI YABIKU</t>
+  </si>
+  <si>
+    <t>GERENTE DE PROJETOS III</t>
+  </si>
+  <si>
+    <t>DENISE TAMANAHA</t>
+  </si>
+  <si>
+    <t>ASSESSOR EXECUTIVO II</t>
+  </si>
+  <si>
+    <t>PATRICIA CRISTINA CORNAZZANI SALES</t>
+  </si>
+  <si>
+    <t>REGIS BATISTA DAMASCENO</t>
+  </si>
+  <si>
+    <t>GERENTE DEPARTAMENTO III</t>
+  </si>
+  <si>
+    <t>GRC-4-GER RELACIONAMENTO C/ CLIENTES-4</t>
+  </si>
+  <si>
+    <t>CARLOS EDUARDO DA CRUZ</t>
+  </si>
+  <si>
+    <t>JOSE FUMIHIRO NARASAKI</t>
+  </si>
+  <si>
+    <t>AIRTON MOLENA</t>
+  </si>
+  <si>
+    <t>WELLINGTON BARBOSA DE OLIVEIRA</t>
+  </si>
+  <si>
+    <t>GILMARA REIS FERNANDES</t>
+  </si>
+  <si>
+    <t>GUSTAVO FERREIRA AVARACCI</t>
+  </si>
+  <si>
+    <t>FLAVIO CARREIRO DE MELLO</t>
+  </si>
+  <si>
+    <t>JOSE EDUARDO ALVES DE CASTRO</t>
+  </si>
+  <si>
+    <t>KLEBER DO PRADO DE CARVALHO</t>
+  </si>
+  <si>
+    <t>ALEXANDRE SEIJI MATSUSHITA</t>
+  </si>
+  <si>
+    <t>BEATRIZ COSTA LIGABUE</t>
+  </si>
+  <si>
+    <t>JULIANO FERREIRA LUCCO</t>
+  </si>
+  <si>
+    <t>FRANCIMAR CARVALHO BENEVIDES</t>
+  </si>
+  <si>
+    <t>EDUARDO JOSE CARVALHO DA SILVA</t>
+  </si>
+  <si>
+    <t>IGOR ORZAKAUSKAS BATLLE</t>
+  </si>
+  <si>
+    <t>GRP - GERÊNCIA DE AGILIDADE E PROJETOS</t>
+  </si>
+  <si>
+    <t>CLEBER MARTINEZ</t>
+  </si>
+  <si>
+    <t>DOUGLAS RIBEIRO SOARES</t>
+  </si>
+  <si>
+    <t>RIVAIL PINEIS JUNIOR</t>
+  </si>
+  <si>
+    <t>SAULO JOAQUIM DE LIMA</t>
+  </si>
+  <si>
+    <t>WALACE DE ANDRADE FREITAS</t>
+  </si>
+  <si>
+    <t>CARLOS EDUARDO ROQUE DA SILVA</t>
+  </si>
+  <si>
+    <t>EDSON ANTONIO LUPIANI</t>
+  </si>
+  <si>
+    <t>EDSON EXPEDITO SILVA</t>
+  </si>
+  <si>
+    <t>ELIZABETH ARAKAKI</t>
+  </si>
+  <si>
+    <t>JOSE AUGUSTO CINTRA</t>
+  </si>
+  <si>
+    <t>MARGARIDA HIROKO HOMI</t>
+  </si>
+  <si>
+    <t>RICARDO AUGUSTO GALLEAZZO</t>
+  </si>
+  <si>
+    <t>CLAUDIO FRANCISCO SALVADOR</t>
+  </si>
+  <si>
+    <t>OLGA KAZUKO IWAI MURAKAMI</t>
+  </si>
+  <si>
+    <t>RODRIGO ALAMINO CAETANO DE SOUZA</t>
+  </si>
+  <si>
+    <t>RODRIGO RAMALHO ARAUJO</t>
+  </si>
+  <si>
+    <t>GDI-NFCIP-NUC FOMENTO CULT INOV PESQUISA</t>
+  </si>
+  <si>
+    <t>ANDRE BEZERRA DE FARIAS</t>
+  </si>
+  <si>
+    <t>AURIO GONCALEZ TENORIO</t>
+  </si>
+  <si>
+    <t>CARLOS HENRIQUE NALIN DOS SANTOS</t>
+  </si>
+  <si>
+    <t>RAFAEL GUSTAVO TOVAR LARINI</t>
+  </si>
+  <si>
+    <t>MARCELO CID</t>
+  </si>
+  <si>
+    <t>LEONARDO OLIVEIRA DE SOUZA</t>
+  </si>
+  <si>
+    <t>CATIA APARECIDA LOPES</t>
+  </si>
+  <si>
+    <t>ALINE MITSUE MORIMOTO</t>
+  </si>
+  <si>
+    <t>ALEXANDRE FERNANDES DOS SANTOS</t>
+  </si>
+  <si>
+    <t>CRISTINA HIROKO OKUDA</t>
+  </si>
+  <si>
+    <t>STANLEY HINSTEIN HEINES DE JESUS</t>
+  </si>
+  <si>
+    <t>JOSE KAZUO IKAI</t>
+  </si>
+  <si>
+    <t>RUBENS FRANCISCO DE SOUZA IRRERA</t>
+  </si>
+  <si>
+    <t>WELLINGTON GOMES DA SILVA</t>
+  </si>
+  <si>
+    <t>HELEN CARDOZO GALINDO</t>
+  </si>
+  <si>
+    <t>FERNANDO TADEU BOSCOLO</t>
+  </si>
+  <si>
+    <t>MARIANA BROLIO LOCATELLI</t>
+  </si>
+  <si>
+    <t>EDER MARCELINO DA SILVA</t>
+  </si>
+  <si>
+    <t>GDS3-GERENCIA DE SOLUÇÕES E SISTEMAS 3</t>
+  </si>
+  <si>
+    <t>ANTONIO CARLOS ZABAN FILHO</t>
+  </si>
+  <si>
+    <t>HUDSON VINICIUS LOPES</t>
+  </si>
+  <si>
+    <t>CAMILA DOS SANTOS GONCALVES ALAMINO</t>
+  </si>
+  <si>
+    <t>SERGIO RICARDO DA SILVA</t>
+  </si>
+  <si>
+    <t>EDISON ANTONIO MOREIRA</t>
+  </si>
+  <si>
+    <t>GLAUCIO MACIEL BARBOSA</t>
+  </si>
+  <si>
+    <t>CESAR INUI</t>
+  </si>
+  <si>
+    <t>FELIPE DE OLIVEIRA</t>
+  </si>
+  <si>
+    <t>LUCAS KATANO INOUE</t>
+  </si>
+  <si>
+    <t>VALDIR RUGGERI DA SILVA</t>
+  </si>
+  <si>
+    <t>MARIANA LOPES CASTILHO</t>
+  </si>
+  <si>
+    <t>ANDRE SANTANA MEIRELES</t>
+  </si>
+  <si>
+    <t>MARCO ANTONIO RODRIGUES DE OLIVEIRA JUNIOR</t>
+  </si>
+  <si>
+    <t>ALEXANDRE BARBOSA RIBEIRO</t>
+  </si>
+  <si>
+    <t>ADRIANA PEREIRA DE OLIVEIRA TABORDA</t>
+  </si>
+  <si>
+    <t>LUCIANE YURI KAWAJI</t>
+  </si>
+  <si>
+    <t>ALESSANDRA LIMA MAZZI</t>
+  </si>
+  <si>
+    <t>FABIO SUZUKAYAMA</t>
+  </si>
+  <si>
+    <t>NATALINA ARAUJO SILVA KONDO</t>
+  </si>
+  <si>
+    <t>RICARDO VICENTE DA SILVA</t>
+  </si>
+  <si>
+    <t>JOSE CARLOS FARELLI PINHO</t>
+  </si>
+  <si>
+    <t>MARCIANO PENAFORTE DA CRUZ</t>
+  </si>
+  <si>
+    <t>MARCOS MARQUES DA ROCHA</t>
+  </si>
+  <si>
+    <t>THIAGO GOMES IAPICHINI</t>
+  </si>
+  <si>
+    <t>ANDREIA TIEMI KODAMA FUKUDA</t>
+  </si>
+  <si>
+    <t>FELIPE BASTOS DA SILVA</t>
+  </si>
+  <si>
+    <t>RENATO GOMES RIBEIRO DE MORAES</t>
+  </si>
+  <si>
+    <t>ALLEX MATAVELLI SOUSA</t>
+  </si>
+  <si>
+    <t>DALTON CERNACH DE ANDRADE</t>
+  </si>
+  <si>
+    <t>LUIZ BASILIO RIBEIRO</t>
+  </si>
+  <si>
+    <t>THIAGO JOSE DE LIMA</t>
+  </si>
+  <si>
+    <t>ROGERIO VILELA DE PAULO</t>
+  </si>
+  <si>
+    <t>COORDENADOR DE NÚCLEO V</t>
+  </si>
+  <si>
+    <t>VILMAR BRAZAO DE OLIVEIRA</t>
+  </si>
+  <si>
+    <t>JOSE FABIO FERRAZ DE CAMPOS</t>
+  </si>
+  <si>
+    <t>RICARDO JOVANINI DE SOUZA LIMA</t>
+  </si>
+  <si>
+    <t>ANDRE QUINTINO DA SILVA</t>
+  </si>
+  <si>
+    <t>MARCELO NOGUEIRA MAGRI</t>
+  </si>
+  <si>
+    <t>MARCOS KOIDE</t>
+  </si>
+  <si>
+    <t>JULIO CESAR GONCALVES PEREIRA</t>
+  </si>
+  <si>
+    <t>LUCIANO MARTINS</t>
+  </si>
+  <si>
+    <t>LINCOLN HIRATA</t>
+  </si>
+  <si>
+    <t>SIDNEI SOUZA MARQUES</t>
+  </si>
+  <si>
+    <t>MARCOS CESAR DA COSTA</t>
+  </si>
+  <si>
+    <t>FABIO CESAR DE SOUZA</t>
+  </si>
+  <si>
+    <t>SEBASTIAO WILIAN DA SILVA CARDOSO</t>
+  </si>
+  <si>
+    <t>FERNANDO HARUO HINUY</t>
+  </si>
+  <si>
+    <t>CLARICE JAFA</t>
+  </si>
+  <si>
+    <t>WILSON TADEU CRUZ DA SILVA</t>
+  </si>
+  <si>
+    <t>VAGNER OLIVEIRA BEZERRA</t>
+  </si>
+  <si>
+    <t>RAFAEL DE ALENCAR SEGURA</t>
+  </si>
+  <si>
+    <t>HENKEL STEFANI SAUER</t>
+  </si>
+  <si>
+    <t>GLAUCO SILVA ALVES</t>
+  </si>
+  <si>
+    <t>CLAUDINEI DE OLIVEIRA</t>
+  </si>
+  <si>
+    <t>LEONARDO ANTONIO GIANNATTASIO</t>
+  </si>
+  <si>
+    <t>MARCIA DO CANTO ARRUDA DAIER</t>
+  </si>
+  <si>
+    <t>VALTER JACUBAUSKAS</t>
+  </si>
+  <si>
+    <t>TECNICO SEGURANCA TRABALHO</t>
+  </si>
+  <si>
+    <t>MAURICIO FERREIRA DA SILVA</t>
+  </si>
+  <si>
+    <t>ALEXEY CHRISTI SILVA</t>
+  </si>
+  <si>
+    <t>FERNANDO CARDOSO DE SOUZA</t>
+  </si>
+  <si>
+    <t>CAMILA RIBEIRO BOUTH LEITE</t>
+  </si>
+  <si>
+    <t>TEREZA BATISTA GUEDES</t>
+  </si>
+  <si>
+    <t>ADEILTON NOBRE DA SILVA</t>
+  </si>
+  <si>
+    <t>DENIS TERUEL SPERATE</t>
+  </si>
+  <si>
+    <t>ALBERTO SOUSA DE SANTANA</t>
+  </si>
+  <si>
+    <t>MARCOS SEIMARU</t>
+  </si>
+  <si>
+    <t>JOSE ANAEL DA SILVA</t>
+  </si>
+  <si>
+    <t>GLAUBER RODRIGUES DA SILVA</t>
+  </si>
+  <si>
+    <t>ADMA BARRETO ASSUNCAO</t>
+  </si>
+  <si>
+    <t>FABIO LUIZ DIAS</t>
+  </si>
+  <si>
+    <t>ROSIMEIRE RODRIGUES DELGADO</t>
+  </si>
+  <si>
+    <t>LEVI DE SOUZA MELO</t>
+  </si>
+  <si>
+    <t>DANIEL CASELLATO CARNASCIALI</t>
+  </si>
+  <si>
+    <t>DENIS SAKAMOTO</t>
+  </si>
+  <si>
+    <t>ELIO AIMBERE DA MOTTA</t>
+  </si>
+  <si>
+    <t>DELMIRO RIBEIRO DA CUNHA JUNIOR</t>
+  </si>
+  <si>
+    <t>RICARDO NONATO</t>
+  </si>
+  <si>
+    <t>FRANCISCO DE PAULA VILLELA MARQUES JUNIOR</t>
+  </si>
+  <si>
+    <t>GPC - GERÊNCIA DE COMUNICAÇÃO INSTITUCIO</t>
+  </si>
+  <si>
+    <t>ERMOGENES DANIEL PALACIO</t>
+  </si>
+  <si>
+    <t>MAYRA REGINA BITTENCOURT HOFFMANN</t>
+  </si>
+  <si>
+    <t>MAURICIO RIBEIRO BAIAO</t>
+  </si>
+  <si>
+    <t>ALBERTO DOMINGUES GAMEIRO</t>
+  </si>
+  <si>
+    <t>MARLENE BENTO</t>
+  </si>
+  <si>
+    <t>ARNALDO GARBINATO</t>
+  </si>
+  <si>
+    <t>VANESSA PACHECO DE LIMA BOTELHO</t>
+  </si>
+  <si>
+    <t>PATRICIA SILVEIRA SANTOS ZWICKER</t>
+  </si>
+  <si>
+    <t>LEANDRO RAMOS DA SILVA</t>
+  </si>
+  <si>
+    <t>GDS1-GERENCIA DE SOLUÇÕES E SISTEMAS 1</t>
+  </si>
+  <si>
+    <t>EVERSON DE LIMA BUENO</t>
+  </si>
+  <si>
+    <t>WAGNER ROBERTO BENEDETTI FILHO</t>
+  </si>
+  <si>
+    <t>CARLOS CESAR CARDOSO</t>
+  </si>
+  <si>
+    <t>GDB-NPR-NUCLEO DE DATA SCIENCE</t>
+  </si>
+  <si>
+    <t>ROGERIO AUGUSTO PEREIRA DE ALMEIDA</t>
+  </si>
+  <si>
+    <t>CLAUDIA AKEMI YAMAGUCHI</t>
+  </si>
+  <si>
+    <t>EDIMEIRE APARECIDA NOGUEIRA</t>
+  </si>
+  <si>
+    <t>FLAVIO SILVA NOGUEIRA</t>
+  </si>
+  <si>
+    <t>PEDRO PAULO DE OLIVEIRA CARVALHO</t>
+  </si>
+  <si>
+    <t>TATIANE VIEIRA MARTINS</t>
+  </si>
+  <si>
+    <t>DARCI ALVES DIAS</t>
+  </si>
+  <si>
+    <t>SANDRA REGINA DA SILVA</t>
+  </si>
+  <si>
+    <t>RENATO BELTRAMO</t>
+  </si>
+  <si>
+    <t>IVAN CIOLA FERRAZ</t>
+  </si>
+  <si>
+    <t>GDS2-GERENCIA DE SOLUÇÕES E SISTEMAS 2</t>
+  </si>
+  <si>
+    <t>NEUSA TOKUMOTO LAGUNA GUIMARAES</t>
+  </si>
+  <si>
+    <t>LEANDRO CASARIM</t>
+  </si>
+  <si>
+    <t>ANA CAROLINA MONIZ</t>
+  </si>
+  <si>
+    <t>CRISTIANE DE CASTRO RODRIGUEZ MINHONE</t>
+  </si>
+  <si>
+    <t>LEONARDO BEZERRA DA SILVA</t>
+  </si>
+  <si>
+    <t>ZORA YONARA BLESA SILVA</t>
+  </si>
+  <si>
+    <t>SILVIO MARCIO VICENTE DOS SANTOS</t>
+  </si>
+  <si>
+    <t>GILVANI ALVES DE OLIVEIRA</t>
+  </si>
+  <si>
+    <t>ALINE SOUZA DE ARAUJO SANTOS</t>
+  </si>
+  <si>
+    <t>CRISTIANE VISCAINO DE OLIVEIRA ROZANI</t>
+  </si>
+  <si>
+    <t>VANESSA BLINKE</t>
+  </si>
+  <si>
+    <t>ELZA AKEMI SAITO</t>
+  </si>
+  <si>
+    <t>CARLOS ADOLFO PEREIRA IRINEU</t>
+  </si>
+  <si>
+    <t>ROBERTO DA SILVA FERREIRA</t>
+  </si>
+  <si>
+    <t>PRISCILA TROVATTO DOURADO</t>
+  </si>
+  <si>
+    <t>FELIPE FARAJ ROCHA</t>
+  </si>
+  <si>
+    <t>VINICIUS LOBATO COUTO</t>
+  </si>
+  <si>
+    <t>ELIESER PEDROSO DE OLIVEIRA</t>
+  </si>
+  <si>
+    <t>ANGELO PEREIRA DA COSTA</t>
+  </si>
+  <si>
+    <t>SERGIO ROGERIO DE BARROS</t>
+  </si>
+  <si>
+    <t>JOSE ADRIANO MEIRELES PARDI</t>
+  </si>
+  <si>
+    <t>LIANA MARA CUNHA PELAIS BANHARA</t>
+  </si>
+  <si>
+    <t>ROBSON DA SILVA</t>
+  </si>
+  <si>
+    <t>JOSE RAIMUNDO LIMA FIGUEIREDO</t>
+  </si>
+  <si>
+    <t>ALEX SOARES DA SILVA</t>
+  </si>
+  <si>
+    <t>MARCIO CAMILLO MANIERO</t>
+  </si>
+  <si>
+    <t>MARCELO DE ABREU</t>
+  </si>
+  <si>
+    <t>RAQUEL MARIA SEBASTIAO DE MORAES</t>
+  </si>
+  <si>
+    <t>DAVERSON ELLY CAMARGO</t>
+  </si>
+  <si>
+    <t>RENAN OLIVEIRA ANDRADE</t>
+  </si>
+  <si>
+    <t>KLEBER FLORENTINO GONCALVES GOMES</t>
+  </si>
+  <si>
+    <t>DENIO LIMA BARRETO</t>
+  </si>
+  <si>
+    <t>CAROLINA BRACCO DELGADO DE AGUILAR</t>
+  </si>
+  <si>
+    <t>GDG-GERENCIA DE GEOPROCESSAMENTO</t>
+  </si>
+  <si>
+    <t>JULIANA MURTA MEJIAS CAMAROTTO</t>
+  </si>
+  <si>
+    <t>RODRIGO ANTONIO VARGA</t>
+  </si>
+  <si>
+    <t>TATIANE CAMPOS QUEIROZ</t>
+  </si>
+  <si>
+    <t>JULIO CESAR AFONSO LAMOUNIER</t>
+  </si>
+  <si>
+    <t>CARLA MASSAE TOMA</t>
+  </si>
+  <si>
+    <t>MAURICIO LUIZ GONZAGA JUNIOR</t>
+  </si>
+  <si>
+    <t>COORDENADOR DE PROCESSOS V</t>
+  </si>
+  <si>
+    <t>CARLOS CORREA HENRIQUE</t>
+  </si>
+  <si>
+    <t>TANIA FICO</t>
+  </si>
+  <si>
+    <t>MIRIAM MITIE MIYASHIRO</t>
+  </si>
+  <si>
+    <t>PAULO ESTEVAO FRAGOSO CARNEIRO</t>
+  </si>
+  <si>
+    <t>ASSESSOR ESPECIAL II</t>
+  </si>
+  <si>
+    <t>JEFFERSON PEREZ RODRIGUES COSTA</t>
+  </si>
+  <si>
+    <t>ANDERSON DE MEDEIROS LEMOS</t>
+  </si>
+  <si>
+    <t>FERNANDO YOSHINORI OSHIRO</t>
+  </si>
+  <si>
+    <t>MAURO MASSAYOSHI SAKAMOTO</t>
+  </si>
+  <si>
+    <t>DENISE OMORI</t>
+  </si>
+  <si>
+    <t>LEONARDO AVILA DUARTE SEPULVEDA</t>
+  </si>
+  <si>
+    <t>ADLER ZELLIS</t>
+  </si>
+  <si>
+    <t>MARCOS ROBERTO E SILVA</t>
+  </si>
+  <si>
+    <t>SUELI APARECIDA CABRAL</t>
+  </si>
+  <si>
+    <t>EMANUEL DE SOUSA BARBOSA</t>
+  </si>
+  <si>
+    <t>EDUARDO KAWAGUCHI SISMAN</t>
+  </si>
+  <si>
+    <t>DENISE KOBORI NOGUTI</t>
+  </si>
+  <si>
+    <t>RENATO DOS SANTOS CELESTINO</t>
+  </si>
+  <si>
+    <t>ANA PAULA FERREIRA FREITAS ASSUNCAO</t>
+  </si>
+  <si>
+    <t>HEBER LEVI SEBASTIAO DA CUNHA</t>
+  </si>
+  <si>
+    <t>MARCIO ESTEVAO MARTINS</t>
+  </si>
+  <si>
+    <t>MARIANA MONTAGNINI SANCHES</t>
+  </si>
+  <si>
+    <t>CHARLES ARRUDA AZZOLINI</t>
+  </si>
+  <si>
+    <t>ALESSANDRO ALVES MATHIAS</t>
+  </si>
+  <si>
+    <t>ADRIANO OLIVEIRA DE ARAUJO</t>
+  </si>
+  <si>
+    <t>LUIZ HERBERT DA SILVA ZEZA</t>
+  </si>
+  <si>
+    <t>RICARDO ABINADER DA COSTA</t>
+  </si>
+  <si>
+    <t>CLIVIA FERREIRA DOS SANTOS</t>
+  </si>
+  <si>
+    <t>ADRIANA FERRAZ</t>
+  </si>
+  <si>
+    <t>CRISTIANE HITOMI ITO</t>
+  </si>
+  <si>
+    <t>FRANCISCO LUIZ LEAL</t>
+  </si>
+  <si>
+    <t>KARINA JUNKO KAGAWA</t>
+  </si>
+  <si>
+    <t>ANA MARK CHAN LI</t>
+  </si>
+  <si>
+    <t>VANESSA YURI YOCHICAVA AVINO</t>
+  </si>
+  <si>
+    <t>THIAGO ARAGAO PINHEIRO</t>
+  </si>
+  <si>
+    <t>PAULO SERGIO BRANDAO LIMA</t>
+  </si>
+  <si>
+    <t>DOUGLAS RODRIGUES VALERIO</t>
+  </si>
+  <si>
+    <t>MARKSON TARCISIO DE SOUZA AMANCIO DE OLIVEIRA</t>
+  </si>
+  <si>
+    <t>ANDRE DOS SANTOS LOURENCO</t>
+  </si>
+  <si>
+    <t>RAFAEL HENRIQUE ARASHIRO</t>
+  </si>
+  <si>
+    <t>MONICA HARUMI TAIRA</t>
+  </si>
+  <si>
+    <t>FELIPE MARQUES SIMOES</t>
+  </si>
+  <si>
+    <t>MARIA JOSE DA SILVA</t>
+  </si>
+  <si>
+    <t>DEBORA APARECIDA SILVA DE SOUZA</t>
+  </si>
+  <si>
+    <t>TANIA DE OLIVEIRA CAVALCANTE KIBATA</t>
+  </si>
+  <si>
+    <t>MICHAEL ALVES ALBUQUERQUE</t>
+  </si>
+  <si>
+    <t>LUIZ CARLOS SANT ANNA JUNIOR</t>
+  </si>
+  <si>
+    <t>CARLOS EDUARDO FERREIRA</t>
+  </si>
+  <si>
+    <t>RODRIGO RUSEV VASCONCELOS</t>
+  </si>
+  <si>
+    <t>FILIPE SZILLER</t>
+  </si>
+  <si>
+    <t>RENE GOMES BEATO</t>
+  </si>
+  <si>
+    <t>ANA PAULA DA SILVA SOUZA</t>
+  </si>
+  <si>
+    <t>FELIPE LUZ DOS SANTOS</t>
+  </si>
+  <si>
+    <t>JOAO HENRIQUE VICTORINO DA SILVA</t>
+  </si>
+  <si>
+    <t>BRUNNO HENRIQUE DE SALVE AGOSTINHO</t>
+  </si>
+  <si>
+    <t>FABIO SANTINI PORTALUPPI</t>
+  </si>
+  <si>
+    <t>ROSELINDA SUEKO NAKASATO</t>
+  </si>
+  <si>
+    <t>DANIEL NIEMIETZ BRAZ</t>
+  </si>
+  <si>
+    <t>MARCEL MASSAKI UEHARA</t>
+  </si>
+  <si>
+    <t>GILBERT HIKARU MIMURA</t>
+  </si>
+  <si>
+    <t>EVANDRO MOTA DE SOUZA</t>
+  </si>
+  <si>
+    <t>ALLAN RODRIGO DEI TOSI DOS SANTOS</t>
+  </si>
+  <si>
+    <t>OCTAVIO CILURZO DOPP DOS SANTOS</t>
+  </si>
+  <si>
+    <t>VIVIANE DE CASSIA BOARETTI GONCALVES</t>
+  </si>
+  <si>
+    <t>GRC-2-NRC-2-NUCLEO RELAC C/ CLIENTES-2</t>
+  </si>
+  <si>
+    <t>LEANDRO PUPO NATALE</t>
+  </si>
+  <si>
+    <t>SELMA TACHIBANA BAPTISTA</t>
+  </si>
+  <si>
+    <t>GIOVANNI NATANAEL PECEGUINI TONELLO</t>
+  </si>
+  <si>
+    <t>RODRIGO LEANDRO LOPES</t>
+  </si>
+  <si>
+    <t>RAUL FERREIRA SALES</t>
+  </si>
+  <si>
+    <t>COORDENADOR DE PROCESSOS II</t>
+  </si>
+  <si>
+    <t>PRISCILLA YUUKO YAMAMOTO</t>
+  </si>
+  <si>
+    <t>FLAVIO HITOSHI UESONO</t>
+  </si>
+  <si>
+    <t>DENNYS STEIDLE</t>
+  </si>
+  <si>
+    <t>RODRIGO BUENO MASCARENHAS</t>
+  </si>
+  <si>
+    <t>WAGNER NUNES DUARTE</t>
+  </si>
+  <si>
+    <t>LINDOMAR MENDES DOS SANTOS</t>
+  </si>
+  <si>
+    <t>FRANCISCO DELLANDRE DIAS GOMES</t>
+  </si>
+  <si>
+    <t>RAFAEL DAS CHAGAS MIRANDA</t>
+  </si>
+  <si>
+    <t>VALDEMAR CANTARIN</t>
+  </si>
+  <si>
+    <t>MARCOS RODNEI ELORRIAGA SIMON</t>
+  </si>
+  <si>
+    <t>CARLA CRISTINA SALES RIBEIRO PAIVA</t>
+  </si>
+  <si>
+    <t>MARIO DE FRANCA</t>
+  </si>
+  <si>
+    <t>BRUNO FERNANDO DE OLIVEIRA</t>
+  </si>
+  <si>
+    <t>BRUNO ITALO LOPES DOS SANTOS DE SOUZA</t>
+  </si>
+  <si>
+    <t>GRC-1-GER RELACIONAMENTO C/ CLIENTES-1</t>
+  </si>
+  <si>
+    <t>MARCELO SANCHES DEL MORA</t>
+  </si>
+  <si>
+    <t>ALEXANDRE MARTINS PEREIRA</t>
+  </si>
+  <si>
+    <t>GIORGIA ESCOBAL</t>
+  </si>
+  <si>
+    <t>SABRINA MARIANA FREITAS COSTA MONTEIRO BRAGA</t>
+  </si>
+  <si>
+    <t>ALEXANDRA MITSUUCHI MATSUYAMA</t>
+  </si>
+  <si>
     <t>ABEL ANTONIO CAPETO COSTA</t>
   </si>
   <si>
-    <t>TECNICO</t>
-[...29 lines deleted...]
-    <t>GIS-NTS NÚCLEO DE TRANSIÇÃO DE SERVIÇOS</t>
+    <t>JORGE NOBUO AKASHI FILHO</t>
+  </si>
+  <si>
+    <t>ALAN CLAYTON GOMES</t>
+  </si>
+  <si>
+    <t>LUCIA SATIKO MUROTANI</t>
+  </si>
+  <si>
+    <t>JOKLEYTON JACSON DE OLIVEIRA</t>
   </si>
   <si>
     <t>ADINAILDO DA SILVA RIBEIRO</t>
   </si>
   <si>
-    <t>GDE-NAS-NUCLEO DE ARQUITETURA E SISTEMAS</t>
-[...11 lines deleted...]
-    <t>GDS-4-NOF-NÚC ORCAMENTARIO E FINANCEIRO</t>
+    <t>FABIO DE ALMEIDA</t>
+  </si>
+  <si>
+    <t>VINICIUS BITENCOURT MARTINS</t>
+  </si>
+  <si>
+    <t>PRISCILLA PRADO CAMPOS ZAMITE</t>
+  </si>
+  <si>
+    <t>JOAQUIM FERREIRA FILHO</t>
+  </si>
+  <si>
+    <t>FELIPE DOS SANTOS DOMINGOS</t>
+  </si>
+  <si>
+    <t>FELIPE VERNILLI FIORIN</t>
+  </si>
+  <si>
+    <t>RODRIGO BUARQUE DE QUEIROZ</t>
+  </si>
+  <si>
+    <t>DEUSTADEU CORDEIRO DA SILVA</t>
+  </si>
+  <si>
+    <t>RICARDO LOPES DO COUTO</t>
+  </si>
+  <si>
+    <t>RODRIGO LITIVIN SALDANHA PAUSIC RODRIGUES</t>
+  </si>
+  <si>
+    <t>ISRAEL BAIA DA SILVA</t>
+  </si>
+  <si>
+    <t>ERIKA MOREIRA IDE</t>
+  </si>
+  <si>
+    <t>ADRIANO ANTUNES DA SILVA</t>
+  </si>
+  <si>
+    <t>LINCOLN MITINOBU AOKI</t>
+  </si>
+  <si>
+    <t>CARLOS ROBERTO DA SILVA JUNIOR</t>
+  </si>
+  <si>
+    <t>HELDER HONJO</t>
+  </si>
+  <si>
+    <t>ISAIAS SIMAO DA CONCEICAO</t>
+  </si>
+  <si>
+    <t>WILLIAM MOREIRA DE SOUZA</t>
+  </si>
+  <si>
+    <t>SARA ANDRADE DA SILVA</t>
+  </si>
+  <si>
+    <t>SONIA MARIA RODRIGUES</t>
+  </si>
+  <si>
+    <t>AUXILIAR ENFERMAGEM TRABALHO</t>
+  </si>
+  <si>
+    <t>ROBERTO MONTEIRO</t>
+  </si>
+  <si>
+    <t>ELAINE MARQUES VIEIRA</t>
+  </si>
+  <si>
+    <t>CRISTINA URBANI</t>
+  </si>
+  <si>
+    <t>JOSE PAULO DE ANDRADE SILVA</t>
+  </si>
+  <si>
+    <t>EVANDRO ALVES BISPO</t>
+  </si>
+  <si>
+    <t>VAGNER RIOS DE PAULA</t>
+  </si>
+  <si>
+    <t>JOSE ROBERTO ANTUNES DE CAMPOS</t>
+  </si>
+  <si>
+    <t>CRISTIANO AMARAL DE OLIVEIRA</t>
+  </si>
+  <si>
+    <t>EDSON HIDEKI ONO</t>
+  </si>
+  <si>
+    <t>JOB SILVESTRE</t>
+  </si>
+  <si>
+    <t>EMERSON ALEX MAIA</t>
+  </si>
+  <si>
+    <t>COORDENADOR DE PROCESSOS IX</t>
+  </si>
+  <si>
+    <t>FAUSTO CORREIA MARTINS</t>
+  </si>
+  <si>
+    <t>ADRIANA NOBUCO URIU MATSUMURA</t>
+  </si>
+  <si>
+    <t>FERNANDA DA SILVA CAZADORI</t>
+  </si>
+  <si>
+    <t>GERCINO LUIZ DA SILVA NETO</t>
+  </si>
+  <si>
+    <t>BARTIRA KIO KAMIYA</t>
+  </si>
+  <si>
+    <t>MARCIA YUKIE NAKATA</t>
+  </si>
+  <si>
+    <t>CAIO CEZAR DOS SANTOS SILVA</t>
+  </si>
+  <si>
+    <t>ALEXANDRE CALIXTO</t>
+  </si>
+  <si>
+    <t>ANA PAULA REIS DUARTE</t>
+  </si>
+  <si>
+    <t>AURELIO RAIMUNDO DE LIMA SILVA</t>
+  </si>
+  <si>
+    <t>MAICON WALLISON VIDAL DANTAS</t>
+  </si>
+  <si>
+    <t>GERENTE DE PROJETOS V</t>
+  </si>
+  <si>
+    <t>FELIPE ARTUR PIE ABIB ANDERY</t>
+  </si>
+  <si>
+    <t>AMANDA CARRARA DORIA</t>
+  </si>
+  <si>
+    <t>GERENTE DEPARTAMENTO V</t>
+  </si>
+  <si>
+    <t>ANDREA JULIANA DE CARVALHO BARROSO</t>
+  </si>
+  <si>
+    <t>ASSESSOR DIRETORIA III</t>
+  </si>
+  <si>
+    <t>MARCO AURELIO TRAVASSO</t>
+  </si>
+  <si>
+    <t>COORDENADOR DE NÚCLEO IV</t>
+  </si>
+  <si>
+    <t>CAROLINA ERRERIA CORTEZ DE SOUZA</t>
+  </si>
+  <si>
+    <t>ASSESSOR DIRETORIA X</t>
+  </si>
+  <si>
+    <t>ADRIANA FERREIRA DA SILVA</t>
+  </si>
+  <si>
+    <t>FERNANDA BONASORTE ALVES</t>
+  </si>
+  <si>
+    <t>ASSESSOR DIRETORIA VII</t>
+  </si>
+  <si>
+    <t>ALBERTO CAMPOS RIBEIRO</t>
+  </si>
+  <si>
+    <t>ASSESSOR DE DIRETORIA IX</t>
+  </si>
+  <si>
+    <t>GERSON RIBEIRO</t>
+  </si>
+  <si>
+    <t>COORDENADOR DE PROCESSOS VIII</t>
+  </si>
+  <si>
+    <t>PAULO SANTANA DA SILVA</t>
+  </si>
+  <si>
+    <t>COORDENADOR DE PROCESSOS IV</t>
   </si>
   <si>
     <t>ADRIANA CRISTINA PEREIRA</t>
   </si>
   <si>
-    <t>ASSESSOR DIRETORIA VII</t>
-[...56 lines deleted...]
-    <t>ALAN CLAYTON GOMES</t>
+    <t>RICARDO DENSER COLLET SILVA</t>
+  </si>
+  <si>
+    <t>COORDENADOR DE NÚCLEO II</t>
+  </si>
+  <si>
+    <t>KELLY VIRGINIA BORGES</t>
+  </si>
+  <si>
+    <t>COORDENADOR DE PROCESSOS VI</t>
+  </si>
+  <si>
+    <t>ELIDA DENSER DEGASPERI</t>
+  </si>
+  <si>
+    <t>GERENTE DE PROJETOS IV</t>
+  </si>
+  <si>
+    <t>EDSON BRASIL DA SILVA</t>
+  </si>
+  <si>
+    <t>LUIS HENRIQUE DOIMO</t>
+  </si>
+  <si>
+    <t>CAUANY ALVES VIANA</t>
+  </si>
+  <si>
+    <t>KAUAN MARTINS DE OLIVEIRA</t>
+  </si>
+  <si>
+    <t>ROVARTH DUARTE TOKUNAGA</t>
+  </si>
+  <si>
+    <t>MARCELO COSTA DEL BOSCO AMARAL</t>
+  </si>
+  <si>
+    <t>GLAUCIA FERNANDA DE OLIVEIRA CAMARGO</t>
+  </si>
+  <si>
+    <t>ASSESSOR DIRETORIA II</t>
+  </si>
+  <si>
+    <t>WESLEY MESQUITA DA SILVA</t>
+  </si>
+  <si>
+    <t>COORDENADOR DE NÚCLEO I</t>
+  </si>
+  <si>
+    <t>GUSTAVO GUEDES ALBERTO</t>
+  </si>
+  <si>
+    <t>VIVIANE PEREIRA</t>
+  </si>
+  <si>
+    <t>ELAINE APARECIDA DA SILVA COSTA</t>
+  </si>
+  <si>
+    <t>ASSESSOR DIRETORIA IV</t>
+  </si>
+  <si>
+    <t>ANTONIO BALBINO DE CARVALHO</t>
+  </si>
+  <si>
+    <t>ASSESSOR DIRETORIA VI</t>
+  </si>
+  <si>
+    <t>MARISA DE FRANCA CARDOSO</t>
+  </si>
+  <si>
+    <t>ASSESSOR DIRETORIA V</t>
+  </si>
+  <si>
+    <t>CARMO DOMINGOS JATENE FILHO</t>
+  </si>
+  <si>
+    <t>RAIDENIS DE ALMEIDA OLIVEIRA</t>
+  </si>
+  <si>
+    <t>SAMUEL RIVAS ESTANISLAU SAMPAIO</t>
+  </si>
+  <si>
+    <t>FRANCISCO BRUNO NETO</t>
+  </si>
+  <si>
+    <t>ALICE RONI DE CASTRO LOBO</t>
+  </si>
+  <si>
+    <t>LUIZ PAULO ALVES ARCANJO</t>
+  </si>
+  <si>
+    <t>ANGELICA DE SOUZA LACERDA ANANIAS</t>
+  </si>
+  <si>
+    <t>ALINE CARBALLO TEIXEIRA</t>
+  </si>
+  <si>
+    <t>CINTIA MESQUITA DE VASCONCELOS</t>
+  </si>
+  <si>
+    <t>EDUARDO DE SOUZA E SILVA</t>
+  </si>
+  <si>
+    <t>KATIA REGINA TENORIO</t>
+  </si>
+  <si>
+    <t>TATIANA GOMES E GOMES</t>
+  </si>
+  <si>
+    <t>SUSSUMU TAKAYANAGI</t>
+  </si>
+  <si>
+    <t>GEORGE AUGUSTO DOS SANTOS RODRIGUES</t>
+  </si>
+  <si>
+    <t>DANI BURALI MEISSNER</t>
+  </si>
+  <si>
+    <t>VICTOR TREVISAN SERINO</t>
+  </si>
+  <si>
+    <t>VALERIA ORMENI FRANCO</t>
+  </si>
+  <si>
+    <t>CINTHIA DELGADO COELHO RAMOS</t>
+  </si>
+  <si>
+    <t>COORDENADOR DE NÚCLEO III</t>
+  </si>
+  <si>
+    <t>PATRICIA RIBEIRO PEREIRA</t>
+  </si>
+  <si>
+    <t>GERENTE DEPARTAMENTO I</t>
+  </si>
+  <si>
+    <t>DOUGLAS BERNARDES DE SOUZA</t>
+  </si>
+  <si>
+    <t>WAGNER BARBOSA GOMES</t>
+  </si>
+  <si>
+    <t>LETICIA DE CASTRO STRAZZI</t>
+  </si>
+  <si>
+    <t>MARLON FARIAS DA LUZ</t>
+  </si>
+  <si>
+    <t>MARY TERESINHA ANDRADE PAULO</t>
+  </si>
+  <si>
+    <t>COORDENADOR DE PROCESSOS III</t>
+  </si>
+  <si>
+    <t>NATHALIA DE CARVALHO PERES</t>
+  </si>
+  <si>
+    <t>ANDRE RODRIGUES MORENO</t>
+  </si>
+  <si>
+    <t>MAURICIO GONCALVES PIMENTEL</t>
+  </si>
+  <si>
+    <t>MARCELLO LOURENCO BETONE</t>
+  </si>
+  <si>
+    <t>RAFAELA DI FONZO OLIVEIRA</t>
+  </si>
+  <si>
+    <t>LUIZA MASSARO MAGYAR DE SOUZA</t>
+  </si>
+  <si>
+    <t>COORDENADOR DE PROCESSOS I</t>
+  </si>
+  <si>
+    <t>JOSE MAURICIO LINHARES BARRETO NETO</t>
+  </si>
+  <si>
+    <t>MALDE MARIA VILAS BOAS</t>
+  </si>
+  <si>
+    <t>FERNANDA SCALISE DENNIS</t>
+  </si>
+  <si>
+    <t>SEBASTIAO BORGES BARONE JUNIOR</t>
+  </si>
+  <si>
+    <t>THAIS SABONGI ALVAREZ</t>
+  </si>
+  <si>
+    <t>RHAYANNE CAVALCANTE DAMIAO</t>
+  </si>
+  <si>
+    <t>ANDRE GUILHERME DELGADO VIEIRA</t>
+  </si>
+  <si>
+    <t>KATIA ALICE RIBEIRO DA SILVA</t>
+  </si>
+  <si>
+    <t>PRISCILA BIANCA DA SILVA CAZELATTO</t>
+  </si>
+  <si>
+    <t>PEDRO KAZU GABIATTI</t>
+  </si>
+  <si>
+    <t>AMANDA CRISTINA DO NASCIMENTO</t>
+  </si>
+  <si>
+    <t>DANIELLE CRISTINA DE CARVALHO OLIVEIRA</t>
+  </si>
+  <si>
+    <t>RENATA FIGUEREDO ANDRADE DE OLIVEIRA</t>
+  </si>
+  <si>
+    <t>NICOLAS IORY ROSARIO ENOMOTO</t>
+  </si>
+  <si>
+    <t>PAULA CARNEIRO TSAI</t>
+  </si>
+  <si>
+    <t>EMERSON BEZERRA DE OLIVEIRA</t>
+  </si>
+  <si>
+    <t>RHAYKE ARAUJO  DO CARMO</t>
+  </si>
+  <si>
+    <t>ELIAS FARES HADI</t>
+  </si>
+  <si>
+    <t>MARCELO TAKESHI KANEKO</t>
+  </si>
+  <si>
+    <t>ANA BEATRIZ CHRISTOFOLETI DE CASTRO</t>
+  </si>
+  <si>
+    <t>GERENTE DEPARTAMENTO II</t>
+  </si>
+  <si>
+    <t>JULIANA CRISTINA SOARES FERREIRA</t>
+  </si>
+  <si>
+    <t>GRC-3-GER RELACIONAMENTO C/ CLIENTES-3</t>
+  </si>
+  <si>
+    <t>DEBORA ALVES DOS SANTOS DE CARVALHO SILVA</t>
+  </si>
+  <si>
+    <t>PAULO DA SILVA PINK</t>
+  </si>
+  <si>
+    <t>DENNIS PAUL</t>
+  </si>
+  <si>
+    <t>CASSIANA DOS SANTOS RIBEIRO</t>
+  </si>
+  <si>
+    <t>COORDENADOR DE PROCESSOS VII</t>
+  </si>
+  <si>
+    <t>VANESSA GAC LEAL</t>
+  </si>
+  <si>
+    <t>GABRIEL AGLES GOMES</t>
+  </si>
+  <si>
+    <t>ESTAGIARIO</t>
+  </si>
+  <si>
+    <t>Estágio</t>
+  </si>
+  <si>
+    <t>NAIARA MONTEIRO</t>
+  </si>
+  <si>
+    <t>NUBINEIA FERNANDES CHAVES</t>
+  </si>
+  <si>
+    <t>GABRIEL WILLIAN DE OLIVEIRA</t>
+  </si>
+  <si>
+    <t>YURI LIMA ARAGON CAPELLA</t>
+  </si>
+  <si>
+    <t>VINICIUS DE FARIA</t>
+  </si>
+  <si>
+    <t>VITORIA FELIX OLIVEIRA</t>
+  </si>
+  <si>
+    <t>EVERTON ANDRADE DA SILVA</t>
+  </si>
+  <si>
+    <t>DAIANE RIBEIRO HONORATO</t>
+  </si>
+  <si>
+    <t>LEONARDO HORACIO PETILLO SANTOS</t>
+  </si>
+  <si>
+    <t>BRUNO DE SOUZA GONCALVES</t>
+  </si>
+  <si>
+    <t>DANIELA COSTA LIMA</t>
+  </si>
+  <si>
+    <t>CAIO HENRIQUE ROCHA DA SILVA</t>
+  </si>
+  <si>
+    <t>CAROLINE CASSIMIRO FERNANDEZ DE SOUZA</t>
+  </si>
+  <si>
+    <t>KAIKE SANTOS ROCHA</t>
+  </si>
+  <si>
+    <t>INGRID REIS DE GRANDE</t>
+  </si>
+  <si>
+    <t>LEONARDO DE LIRA</t>
+  </si>
+  <si>
+    <t>ARTHUR SILVA FLORENTINO</t>
+  </si>
+  <si>
+    <t>KAIQUE ARAUJO FERNANDES</t>
+  </si>
+  <si>
+    <t>RODRIGO HERRERA</t>
+  </si>
+  <si>
+    <t>DANILO LARANJEIRA DA SILVA</t>
+  </si>
+  <si>
+    <t>GABRIEL APARECIDO ORTEGA TORRES DA SILVA</t>
+  </si>
+  <si>
+    <t>JOSE LUIS DA COSTA JUNIOR</t>
+  </si>
+  <si>
+    <t>AMANDA CRISTINA COLADELLO</t>
+  </si>
+  <si>
+    <t>REBECCA HADASA DA SILVA PEREIRA</t>
+  </si>
+  <si>
+    <t>IZABELLA DE GOES MOURA</t>
+  </si>
+  <si>
+    <t>NICOLLAS MARQUES STRUMILLO</t>
+  </si>
+  <si>
+    <t>MARIA EDUARDA DOS SANTOS</t>
+  </si>
+  <si>
+    <t>CLEBER FERNANDO ANTONIO ADRIANO</t>
+  </si>
+  <si>
+    <t>MATHEUS DE ALMEIDA CASAIS</t>
+  </si>
+  <si>
+    <t>AMANDA BRITO DE SANTANA</t>
+  </si>
+  <si>
+    <t>JOSELAINE ROMAO SOARES</t>
+  </si>
+  <si>
+    <t>NICOLAS HENRIQUE YANO DE ANGELI</t>
+  </si>
+  <si>
+    <t>VITOR RODRIGUES SANCHES EVANGELISTA</t>
+  </si>
+  <si>
+    <t>KARINA DA CRUZ LIMA</t>
+  </si>
+  <si>
+    <t>GABRIEL VIEIRA PARRELA DE OLIVA</t>
+  </si>
+  <si>
+    <t>GABRIELLE FONTANA DA SILVA</t>
+  </si>
+  <si>
+    <t>LEONARDO FERNANDES RAMOS</t>
+  </si>
+  <si>
+    <t>SENA ESTEFANI GASPAR BRANCO LIMA</t>
+  </si>
+  <si>
+    <t>DOUGLAS TEIXEIRA LIMA</t>
+  </si>
+  <si>
+    <t>WANESSA SILVA DE ARAUJO</t>
+  </si>
+  <si>
+    <t>GABRIELA ALVES RODRIGUES</t>
+  </si>
+  <si>
+    <t>ESTER SAMIRA ANDRADE SILVA</t>
+  </si>
+  <si>
+    <t>PABLO PINHEIRO CAVALCANTE</t>
+  </si>
+  <si>
+    <t>GUILHERME PERONDI SOUZA</t>
+  </si>
+  <si>
+    <t>LAIS PACHECO LIMA SILVA</t>
+  </si>
+  <si>
+    <t>PEDRO HENRIQUE BATISTA FERRARI</t>
+  </si>
+  <si>
+    <t>ISMAELSON HENRIQUE DO NASCIMENTO</t>
+  </si>
+  <si>
+    <t>MARCELO AUGUSTO RIBEIRO MARTINS</t>
+  </si>
+  <si>
+    <t>VINICIUS ASSUNCAO BORGES DA SILVA</t>
+  </si>
+  <si>
+    <t>JOAO VIEIRA</t>
+  </si>
+  <si>
+    <t>MAYARA DOMINGOS BEZERRA</t>
+  </si>
+  <si>
+    <t>CARLOS WENDELL PEREIRA DOS SANTOS</t>
+  </si>
+  <si>
+    <t>JONAS VIANA SALES</t>
+  </si>
+  <si>
+    <t>DANILO ALVES FRANCO</t>
+  </si>
+  <si>
+    <t>THAIS SANTOS DA SILVA</t>
+  </si>
+  <si>
+    <t>NICOLE ARAUJO DE JESUS</t>
+  </si>
+  <si>
+    <t>JENIFFER ADINA MARINHO DA ROCHA</t>
+  </si>
+  <si>
+    <t>BRUNA SAYURI KAKAZU</t>
+  </si>
+  <si>
+    <t>RAFAEL MIRALHA DE CARVALHO</t>
+  </si>
+  <si>
+    <t>JOAO VICTOR PUIM DA SILVA</t>
+  </si>
+  <si>
+    <t>KAUAN DE SOUZA DOS SANTOS VIEIRA</t>
+  </si>
+  <si>
+    <t>NICOLAS GARCIA SANTOS</t>
+  </si>
+  <si>
+    <t>TIAGO JUN HIRAKAWA</t>
+  </si>
+  <si>
+    <t>FERNANDA SANTOS VIANA DO NASCIMENTO</t>
+  </si>
+  <si>
+    <t>VINICIUS CAROLINO CREMONEZI</t>
   </si>
   <si>
     <t>ALAN PEREIRA SILVA</t>
   </si>
   <si>
-    <t>ESTAGIARIO</t>
-[...38 lines deleted...]
-    <t>ALESSANDRO ALVES MATHIAS</t>
+    <t>ANA PAULA SANTOS DE MELO</t>
+  </si>
+  <si>
+    <t>JOAO MANOEL DE ANDRADE</t>
+  </si>
+  <si>
+    <t>JULIA SANO GARRIDO FRANCO</t>
+  </si>
+  <si>
+    <t>MARIANA CAMARGO KEE</t>
+  </si>
+  <si>
+    <t>JUAN DUARTE SILVA</t>
+  </si>
+  <si>
+    <t>NELSON DOS REIS GOMES SOUZA</t>
+  </si>
+  <si>
+    <t>ELIZABETE OLIVEIRA DUQUE</t>
+  </si>
+  <si>
+    <t>HENRIQUE FREITAS DA SILVA</t>
+  </si>
+  <si>
+    <t>THIAGO NASCIMENTO DE MENEZES</t>
+  </si>
+  <si>
+    <t>JOAO VITOR SAEDIO GOMES</t>
+  </si>
+  <si>
+    <t>NATHALIA DA SILVA GONCALVES</t>
+  </si>
+  <si>
+    <t>MARIA EDUARDA ROCHA BAILON</t>
+  </si>
+  <si>
+    <t>ANDRE LUIZ CARNEIRO DE VASCONCELOS</t>
+  </si>
+  <si>
+    <t>AUDITOR ESTATUTARIO</t>
+  </si>
+  <si>
+    <t>CAE-COMITÊ DE AUDITORIA ESTATUTÁRIA</t>
+  </si>
+  <si>
+    <t>CONSELHEIRO</t>
+  </si>
+  <si>
+    <t>Estatutário: conselho auditoria estatutária (estatuto social)</t>
+  </si>
+  <si>
+    <t>MICHAEL MONTGOMERY</t>
+  </si>
+  <si>
+    <t>FABIO CLARO COIMBRA</t>
+  </si>
+  <si>
+    <t>ALEXSANDRO PEIXE CAMPOS</t>
+  </si>
+  <si>
+    <t>COA-CONSELHO DE ADMINISTRAÇÃO</t>
+  </si>
+  <si>
+    <t>Estatutário: conselho administração (estatuto social)</t>
+  </si>
+  <si>
+    <t>MARCELO ITIRO TAKANO</t>
+  </si>
+  <si>
+    <t>MARCELLO ANTONIO D ANGELO</t>
+  </si>
+  <si>
+    <t>REINALDO DE SOUZA ALGUZ</t>
+  </si>
+  <si>
+    <t>CARLOS GILBERTO CARLOTTI JUNIOR</t>
+  </si>
+  <si>
+    <t>TATIANA ROBLES SEFERJAN</t>
   </si>
   <si>
     <t>ALESSANDRO DE AGUIAR FREITAS</t>
   </si>
   <si>
-    <t>CONSELHEIRO</t>
-[...1 lines deleted...]
-  <si>
     <t>COF - CONSELHO FISCAL</t>
   </si>
   <si>
     <t>Estatutário: conselho fiscal (estatuto social)</t>
   </si>
   <si>
-    <t>ALEX SOARES DA SILVA</t>
-[...257 lines deleted...]
-    <t>ANDRE SANTANA MEIRELES</t>
+    <t>JOSE CARLOS PALACIOS MUNOZ</t>
+  </si>
+  <si>
+    <t>MARCELO SOARES DE SOUZA</t>
+  </si>
+  <si>
+    <t>JOAO MANOEL SCUDELER DE BARROS</t>
+  </si>
+  <si>
+    <t>CELSO LUIZ PINHEIRO</t>
+  </si>
+  <si>
+    <t>TARSILA AMARAL FABRE GODINHO</t>
   </si>
   <si>
     <t>ANDRE TOMIATTO DE OLIVEIRA</t>
   </si>
   <si>
-    <t>ASSESSOR DIRETORIA X</t>
-[...2470 lines deleted...]
-  <si>
     <t>TATIANA BATISTA</t>
-  </si>
-[...235 lines deleted...]
-    <t>ZORA YONARA BLESA SILVA</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="4">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
@@ -3278,56 +3278,59 @@
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="7">
+  <cellXfs count="8">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
@@ -3633,15034 +3636,21211 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B6548497-74EB-4FA4-A3E4-67AA6F98235B}">
-  <dimension ref="A1:E881"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{01673FF3-5AFF-4549-B3A3-4EF5CACC5F3B}">
+  <dimension ref="A1:U882"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="59.85546875" style="2" bestFit="1" customWidth="1"/>
-    <col min="2" max="2" width="32.28515625" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="43.7109375" style="2" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="46.85546875" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="46.85546875" style="2" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="15.140625" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="54.7109375" style="2" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="9.140625" style="2" bestFit="1"/>
+    <col min="7" max="7" width="10.7109375" style="2" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="11.7109375" style="2" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="11.28515625" style="2" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="6.140625" style="2" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="26.7109375" bestFit="1" customWidth="1"/>
+    <col min="12" max="12" width="44.42578125" bestFit="1" customWidth="1"/>
+    <col min="13" max="13" width="10.85546875" bestFit="1" customWidth="1"/>
+    <col min="14" max="16" width="10.85546875" customWidth="1"/>
+    <col min="17" max="17" width="8.7109375" style="2" bestFit="1" customWidth="1"/>
+    <col min="18" max="18" width="8" style="2" bestFit="1" customWidth="1"/>
+    <col min="19" max="19" width="10.7109375" style="2" bestFit="1" customWidth="1"/>
+    <col min="20" max="20" width="16.7109375" style="4" bestFit="1" customWidth="1"/>
+    <col min="21" max="21" width="10.85546875" style="2" bestFit="1" customWidth="1"/>
+    <col min="22" max="22" width="44.42578125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5">
+    <row r="1" spans="1:21">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A2" s="4" t="s">
+      <c r="M1" s="3"/>
+      <c r="N1" s="3"/>
+      <c r="O1" s="3"/>
+      <c r="P1" s="3"/>
+      <c r="Q1" s="3"/>
+      <c r="R1" s="3"/>
+      <c r="S1" s="3"/>
+    </row>
+    <row r="2" spans="1:21" ht="30">
+      <c r="A2" s="5" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="5" t="s">
+      <c r="B2" s="6" t="s">
         <v>2</v>
       </c>
-      <c r="C2" s="5" t="s">
+      <c r="C2" s="6" t="s">
         <v>3</v>
       </c>
-      <c r="D2" s="5" t="s">
+      <c r="D2" s="6" t="s">
         <v>4</v>
       </c>
-      <c r="E2" s="5" t="s">
+      <c r="E2" s="6" t="s">
         <v>5</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A3" s="3" t="s">
+      <c r="F2"/>
+      <c r="G2"/>
+      <c r="H2"/>
+      <c r="I2"/>
+      <c r="J2"/>
+      <c r="Q2"/>
+      <c r="R2"/>
+      <c r="S2"/>
+      <c r="T2"/>
+      <c r="U2"/>
+    </row>
+    <row r="3" spans="1:21">
+      <c r="A3" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="B3" s="3" t="s">
+      <c r="B3" s="4" t="s">
         <v>7</v>
       </c>
-      <c r="C3" s="3" t="s">
+      <c r="C3" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="D3" s="3" t="s">
+      <c r="D3" t="s">
+        <v>7</v>
+      </c>
+      <c r="E3" s="7" t="s">
         <v>9</v>
       </c>
-      <c r="E3" s="6" t="s">
+      <c r="M3" s="3"/>
+      <c r="N3" s="3"/>
+      <c r="O3" s="3"/>
+      <c r="P3" s="3"/>
+      <c r="Q3" s="3"/>
+      <c r="R3" s="3"/>
+      <c r="S3" s="3"/>
+    </row>
+    <row r="4" spans="1:21">
+      <c r="A4" s="4" t="s">
         <v>10</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A4" s="3" t="s">
+      <c r="B4" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="B4" s="3" t="s">
+      <c r="C4" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="D4" t="s">
         <v>7</v>
       </c>
-      <c r="C4" s="3" t="s">
+      <c r="E4" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="M4" s="3"/>
+      <c r="N4" s="3"/>
+      <c r="O4" s="3"/>
+      <c r="P4" s="3"/>
+      <c r="Q4" s="3"/>
+      <c r="R4" s="3"/>
+      <c r="S4" s="3"/>
+    </row>
+    <row r="5" spans="1:21">
+      <c r="A5" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="B5" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="C5" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="D5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E5" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="M5" s="3"/>
+      <c r="N5" s="3"/>
+      <c r="O5" s="3"/>
+      <c r="P5" s="3"/>
+      <c r="Q5" s="3"/>
+      <c r="R5" s="3"/>
+      <c r="S5" s="3"/>
+    </row>
+    <row r="6" spans="1:21">
+      <c r="A6" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="B6" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="C6" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="D6" t="s">
+        <v>7</v>
+      </c>
+      <c r="E6" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="M6" s="3"/>
+      <c r="N6" s="3"/>
+      <c r="O6" s="3"/>
+      <c r="P6" s="3"/>
+      <c r="Q6" s="3"/>
+      <c r="R6" s="3"/>
+      <c r="S6" s="3"/>
+    </row>
+    <row r="7" spans="1:21">
+      <c r="A7" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="B7" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="C7" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="D7" t="s">
+        <v>7</v>
+      </c>
+      <c r="E7" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="M7" s="3"/>
+      <c r="N7" s="3"/>
+      <c r="O7" s="3"/>
+      <c r="P7" s="3"/>
+      <c r="Q7" s="3"/>
+      <c r="R7" s="3"/>
+      <c r="S7" s="3"/>
+    </row>
+    <row r="8" spans="1:21">
+      <c r="A8" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="B8" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C8" s="4" t="s">
+        <v>21</v>
+      </c>
+      <c r="D8" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E8" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M8" s="3"/>
+      <c r="N8" s="3"/>
+      <c r="O8" s="3"/>
+      <c r="P8" s="3"/>
+      <c r="Q8" s="3"/>
+      <c r="R8" s="3"/>
+      <c r="S8" s="3"/>
+    </row>
+    <row r="9" spans="1:21">
+      <c r="A9" s="4" t="s">
+        <v>24</v>
+      </c>
+      <c r="B9" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C9" s="4" t="s">
+        <v>25</v>
+      </c>
+      <c r="D9" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E9" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M9" s="3"/>
+      <c r="N9" s="3"/>
+      <c r="O9" s="3"/>
+      <c r="P9" s="3"/>
+      <c r="Q9" s="3"/>
+      <c r="R9" s="3"/>
+      <c r="S9" s="3"/>
+    </row>
+    <row r="10" spans="1:21">
+      <c r="A10" s="4" t="s">
+        <v>26</v>
+      </c>
+      <c r="B10" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="C10" s="4" t="s">
+        <v>28</v>
+      </c>
+      <c r="D10" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E10" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M10" s="3"/>
+      <c r="N10" s="3"/>
+      <c r="O10" s="3"/>
+      <c r="P10" s="3"/>
+      <c r="Q10" s="3"/>
+      <c r="R10" s="3"/>
+      <c r="S10" s="3"/>
+    </row>
+    <row r="11" spans="1:21">
+      <c r="A11" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="B11" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C11" s="4" t="s">
+        <v>25</v>
+      </c>
+      <c r="D11" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E11" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M11" s="3"/>
+      <c r="N11" s="3"/>
+      <c r="O11" s="3"/>
+      <c r="P11" s="3"/>
+      <c r="Q11" s="3"/>
+      <c r="R11" s="3"/>
+      <c r="S11" s="3"/>
+    </row>
+    <row r="12" spans="1:21">
+      <c r="A12" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="B12" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C12" s="4" t="s">
+        <v>31</v>
+      </c>
+      <c r="D12" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E12" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M12" s="3"/>
+      <c r="N12" s="3"/>
+      <c r="O12" s="3"/>
+      <c r="P12" s="3"/>
+      <c r="Q12" s="3"/>
+      <c r="R12" s="3"/>
+      <c r="S12" s="3"/>
+    </row>
+    <row r="13" spans="1:21">
+      <c r="A13" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="B13" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C13" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="D13" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E13" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M13" s="3"/>
+      <c r="N13" s="3"/>
+      <c r="O13" s="3"/>
+      <c r="P13" s="3"/>
+      <c r="Q13" s="3"/>
+      <c r="R13" s="3"/>
+      <c r="S13" s="3"/>
+    </row>
+    <row r="14" spans="1:21">
+      <c r="A14" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="B14" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C14" s="4" t="s">
+        <v>25</v>
+      </c>
+      <c r="D14" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E14" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M14" s="3"/>
+      <c r="N14" s="3"/>
+      <c r="O14" s="3"/>
+      <c r="P14" s="3"/>
+      <c r="Q14" s="3"/>
+      <c r="R14" s="3"/>
+      <c r="S14" s="3"/>
+    </row>
+    <row r="15" spans="1:21">
+      <c r="A15" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="B15" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C15" s="4" t="s">
+        <v>36</v>
+      </c>
+      <c r="D15" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E15" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M15" s="3"/>
+      <c r="N15" s="3"/>
+      <c r="O15" s="3"/>
+      <c r="P15" s="3"/>
+      <c r="Q15" s="3"/>
+      <c r="R15" s="3"/>
+      <c r="S15" s="3"/>
+    </row>
+    <row r="16" spans="1:21">
+      <c r="A16" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="B16" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C16" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="D16" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E16" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M16" s="3"/>
+      <c r="N16" s="3"/>
+      <c r="O16" s="3"/>
+      <c r="P16" s="3"/>
+      <c r="Q16" s="3"/>
+      <c r="R16" s="3"/>
+      <c r="S16" s="3"/>
+    </row>
+    <row r="17" spans="1:19">
+      <c r="A17" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="B17" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="C17" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="D17" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E17" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M17" s="3"/>
+      <c r="N17" s="3"/>
+      <c r="O17" s="3"/>
+      <c r="P17" s="3"/>
+      <c r="Q17" s="3"/>
+      <c r="R17" s="3"/>
+      <c r="S17" s="3"/>
+    </row>
+    <row r="18" spans="1:19">
+      <c r="A18" s="4" t="s">
+        <v>41</v>
+      </c>
+      <c r="B18" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C18" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="D18" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E18" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M18" s="3"/>
+      <c r="N18" s="3"/>
+      <c r="O18" s="3"/>
+      <c r="P18" s="3"/>
+      <c r="Q18" s="3"/>
+      <c r="R18" s="3"/>
+      <c r="S18" s="3"/>
+    </row>
+    <row r="19" spans="1:19">
+      <c r="A19" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="B19" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="C19" s="4" t="s">
+        <v>44</v>
+      </c>
+      <c r="D19" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E19" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M19" s="3"/>
+      <c r="N19" s="3"/>
+      <c r="O19" s="3"/>
+      <c r="P19" s="3"/>
+      <c r="Q19" s="3"/>
+      <c r="R19" s="3"/>
+      <c r="S19" s="3"/>
+    </row>
+    <row r="20" spans="1:19">
+      <c r="A20" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="B20" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="C20" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="D20" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E20" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M20" s="3"/>
+      <c r="N20" s="3"/>
+      <c r="O20" s="3"/>
+      <c r="P20" s="3"/>
+      <c r="Q20" s="3"/>
+      <c r="R20" s="3"/>
+      <c r="S20" s="3"/>
+    </row>
+    <row r="21" spans="1:19">
+      <c r="A21" s="4" t="s">
+        <v>48</v>
+      </c>
+      <c r="B21" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C21" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="D21" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E21" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M21" s="3"/>
+      <c r="N21" s="3"/>
+      <c r="O21" s="3"/>
+      <c r="P21" s="3"/>
+      <c r="Q21" s="3"/>
+      <c r="R21" s="3"/>
+      <c r="S21" s="3"/>
+    </row>
+    <row r="22" spans="1:19">
+      <c r="A22" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="B22" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C22" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="D22" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E22" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M22" s="3"/>
+      <c r="N22" s="3"/>
+      <c r="O22" s="3"/>
+      <c r="P22" s="3"/>
+      <c r="Q22" s="3"/>
+      <c r="R22" s="3"/>
+      <c r="S22" s="3"/>
+    </row>
+    <row r="23" spans="1:19">
+      <c r="A23" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="B23" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="C23" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="D23" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E23" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M23" s="3"/>
+      <c r="N23" s="3"/>
+      <c r="O23" s="3"/>
+      <c r="P23" s="3"/>
+      <c r="Q23" s="3"/>
+      <c r="R23" s="3"/>
+      <c r="S23" s="3"/>
+    </row>
+    <row r="24" spans="1:19">
+      <c r="A24" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="B24" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C24" s="4" t="s">
+        <v>25</v>
+      </c>
+      <c r="D24" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E24" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M24" s="3"/>
+      <c r="N24" s="3"/>
+      <c r="O24" s="3"/>
+      <c r="P24" s="3"/>
+      <c r="Q24" s="3"/>
+      <c r="R24" s="3"/>
+      <c r="S24" s="3"/>
+    </row>
+    <row r="25" spans="1:19">
+      <c r="A25" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="B25" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C25" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="D25" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E25" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M25" s="3"/>
+      <c r="N25" s="3"/>
+      <c r="O25" s="3"/>
+      <c r="P25" s="3"/>
+      <c r="Q25" s="3"/>
+      <c r="R25" s="3"/>
+      <c r="S25" s="3"/>
+    </row>
+    <row r="26" spans="1:19">
+      <c r="A26" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="B26" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="C26" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="D26" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E26" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M26" s="3"/>
+      <c r="N26" s="3"/>
+      <c r="O26" s="3"/>
+      <c r="P26" s="3"/>
+      <c r="Q26" s="3"/>
+      <c r="R26" s="3"/>
+      <c r="S26" s="3"/>
+    </row>
+    <row r="27" spans="1:19">
+      <c r="A27" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="B27" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C27" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="D27" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E27" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M27" s="3"/>
+      <c r="N27" s="3"/>
+      <c r="O27" s="3"/>
+      <c r="P27" s="3"/>
+      <c r="Q27" s="3"/>
+      <c r="R27" s="3"/>
+      <c r="S27" s="3"/>
+    </row>
+    <row r="28" spans="1:19">
+      <c r="A28" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="B28" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="C28" s="4" t="s">
+        <v>44</v>
+      </c>
+      <c r="D28" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E28" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M28" s="3"/>
+      <c r="N28" s="3"/>
+      <c r="O28" s="3"/>
+      <c r="P28" s="3"/>
+      <c r="Q28" s="3"/>
+      <c r="R28" s="3"/>
+      <c r="S28" s="3"/>
+    </row>
+    <row r="29" spans="1:19">
+      <c r="A29" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="B29" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="C29" s="4" t="s">
+        <v>44</v>
+      </c>
+      <c r="D29" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E29" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M29" s="3"/>
+      <c r="N29" s="3"/>
+      <c r="O29" s="3"/>
+      <c r="P29" s="3"/>
+      <c r="Q29" s="3"/>
+      <c r="R29" s="3"/>
+      <c r="S29" s="3"/>
+    </row>
+    <row r="30" spans="1:19">
+      <c r="A30" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="B30" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="C30" s="4" t="s">
+        <v>44</v>
+      </c>
+      <c r="D30" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E30" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M30" s="3"/>
+      <c r="N30" s="3"/>
+      <c r="O30" s="3"/>
+      <c r="P30" s="3"/>
+      <c r="Q30" s="3"/>
+      <c r="R30" s="3"/>
+      <c r="S30" s="3"/>
+    </row>
+    <row r="31" spans="1:19">
+      <c r="A31" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="B31" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C31" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="D31" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E31" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M31" s="3"/>
+      <c r="N31" s="3"/>
+      <c r="O31" s="3"/>
+      <c r="P31" s="3"/>
+      <c r="Q31" s="3"/>
+      <c r="R31" s="3"/>
+      <c r="S31" s="3"/>
+    </row>
+    <row r="32" spans="1:19">
+      <c r="A32" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="B32" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="C32" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="D32" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E32" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M32" s="3"/>
+      <c r="N32" s="3"/>
+      <c r="O32" s="3"/>
+      <c r="P32" s="3"/>
+      <c r="Q32" s="3"/>
+      <c r="R32" s="3"/>
+      <c r="S32" s="3"/>
+    </row>
+    <row r="33" spans="1:19">
+      <c r="A33" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="B33" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="C33" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="D33" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E33" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M33" s="3"/>
+      <c r="N33" s="3"/>
+      <c r="O33" s="3"/>
+      <c r="P33" s="3"/>
+      <c r="Q33" s="3"/>
+      <c r="R33" s="3"/>
+      <c r="S33" s="3"/>
+    </row>
+    <row r="34" spans="1:19">
+      <c r="A34" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="B34" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="C34" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="D34" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E34" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M34" s="3"/>
+      <c r="N34" s="3"/>
+      <c r="O34" s="3"/>
+      <c r="P34" s="3"/>
+      <c r="Q34" s="3"/>
+      <c r="R34" s="3"/>
+      <c r="S34" s="3"/>
+    </row>
+    <row r="35" spans="1:19">
+      <c r="A35" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="B35" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="C35" s="4" t="s">
+        <v>25</v>
+      </c>
+      <c r="D35" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E35" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M35" s="3"/>
+      <c r="N35" s="3"/>
+      <c r="O35" s="3"/>
+      <c r="P35" s="3"/>
+      <c r="Q35" s="3"/>
+      <c r="R35" s="3"/>
+      <c r="S35" s="3"/>
+    </row>
+    <row r="36" spans="1:19">
+      <c r="A36" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="B36" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C36" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="D36" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E36" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M36" s="3"/>
+      <c r="N36" s="3"/>
+      <c r="O36" s="3"/>
+      <c r="P36" s="3"/>
+      <c r="Q36" s="3"/>
+      <c r="R36" s="3"/>
+      <c r="S36" s="3"/>
+    </row>
+    <row r="37" spans="1:19">
+      <c r="A37" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="B37" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C37" s="4" t="s">
+        <v>31</v>
+      </c>
+      <c r="D37" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E37" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M37" s="3"/>
+      <c r="N37" s="3"/>
+      <c r="O37" s="3"/>
+      <c r="P37" s="3"/>
+      <c r="Q37" s="3"/>
+      <c r="R37" s="3"/>
+      <c r="S37" s="3"/>
+    </row>
+    <row r="38" spans="1:19">
+      <c r="A38" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="B38" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="C38" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="D38" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E38" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M38" s="3"/>
+      <c r="N38" s="3"/>
+      <c r="O38" s="3"/>
+      <c r="P38" s="3"/>
+      <c r="Q38" s="3"/>
+      <c r="R38" s="3"/>
+      <c r="S38" s="3"/>
+    </row>
+    <row r="39" spans="1:19">
+      <c r="A39" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="B39" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="C39" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="D39" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E39" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M39" s="3"/>
+      <c r="N39" s="3"/>
+      <c r="O39" s="3"/>
+      <c r="P39" s="3"/>
+      <c r="Q39" s="3"/>
+      <c r="R39" s="3"/>
+      <c r="S39" s="3"/>
+    </row>
+    <row r="40" spans="1:19">
+      <c r="A40" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="B40" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="C40" s="4" t="s">
+        <v>44</v>
+      </c>
+      <c r="D40" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E40" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M40" s="3"/>
+      <c r="N40" s="3"/>
+      <c r="O40" s="3"/>
+      <c r="P40" s="3"/>
+      <c r="Q40" s="3"/>
+      <c r="R40" s="3"/>
+      <c r="S40" s="3"/>
+    </row>
+    <row r="41" spans="1:19">
+      <c r="A41" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="B41" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="C41" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="D41" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E41" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M41" s="3"/>
+      <c r="N41" s="3"/>
+      <c r="O41" s="3"/>
+      <c r="P41" s="3"/>
+      <c r="Q41" s="3"/>
+      <c r="R41" s="3"/>
+      <c r="S41" s="3"/>
+    </row>
+    <row r="42" spans="1:19">
+      <c r="A42" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="B42" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C42" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="D42" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E42" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M42" s="3"/>
+      <c r="N42" s="3"/>
+      <c r="O42" s="3"/>
+      <c r="P42" s="3"/>
+      <c r="Q42" s="3"/>
+      <c r="R42" s="3"/>
+      <c r="S42" s="3"/>
+    </row>
+    <row r="43" spans="1:19">
+      <c r="A43" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="B43" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="C43" s="4" t="s">
+        <v>44</v>
+      </c>
+      <c r="D43" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E43" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M43" s="3"/>
+      <c r="N43" s="3"/>
+      <c r="O43" s="3"/>
+      <c r="P43" s="3"/>
+      <c r="Q43" s="3"/>
+      <c r="R43" s="3"/>
+      <c r="S43" s="3"/>
+    </row>
+    <row r="44" spans="1:19">
+      <c r="A44" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="B44" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C44" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="D44" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E44" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M44" s="3"/>
+      <c r="N44" s="3"/>
+      <c r="O44" s="3"/>
+      <c r="P44" s="3"/>
+      <c r="Q44" s="3"/>
+      <c r="R44" s="3"/>
+      <c r="S44" s="3"/>
+    </row>
+    <row r="45" spans="1:19">
+      <c r="A45" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="B45" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="C45" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="D45" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E45" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M45" s="3"/>
+      <c r="N45" s="3"/>
+      <c r="O45" s="3"/>
+      <c r="P45" s="3"/>
+      <c r="Q45" s="3"/>
+      <c r="R45" s="3"/>
+      <c r="S45" s="3"/>
+    </row>
+    <row r="46" spans="1:19">
+      <c r="A46" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="B46" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="C46" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="D46" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E46" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M46" s="3"/>
+      <c r="N46" s="3"/>
+      <c r="O46" s="3"/>
+      <c r="P46" s="3"/>
+      <c r="Q46" s="3"/>
+      <c r="R46" s="3"/>
+      <c r="S46" s="3"/>
+    </row>
+    <row r="47" spans="1:19">
+      <c r="A47" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="B47" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="C47" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="D47" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E47" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M47" s="3"/>
+      <c r="N47" s="3"/>
+      <c r="O47" s="3"/>
+      <c r="P47" s="3"/>
+      <c r="Q47" s="3"/>
+      <c r="R47" s="3"/>
+      <c r="S47" s="3"/>
+    </row>
+    <row r="48" spans="1:19">
+      <c r="A48" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="B48" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C48" s="4" t="s">
+        <v>25</v>
+      </c>
+      <c r="D48" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E48" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M48" s="3"/>
+      <c r="N48" s="3"/>
+      <c r="O48" s="3"/>
+      <c r="P48" s="3"/>
+      <c r="Q48" s="3"/>
+      <c r="R48" s="3"/>
+      <c r="S48" s="3"/>
+    </row>
+    <row r="49" spans="1:19">
+      <c r="A49" s="4" t="s">
+        <v>89</v>
+      </c>
+      <c r="B49" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="C49" s="4" t="s">
+        <v>90</v>
+      </c>
+      <c r="D49" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E49" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M49" s="3"/>
+      <c r="N49" s="3"/>
+      <c r="O49" s="3"/>
+      <c r="P49" s="3"/>
+      <c r="Q49" s="3"/>
+      <c r="R49" s="3"/>
+      <c r="S49" s="3"/>
+    </row>
+    <row r="50" spans="1:19">
+      <c r="A50" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="B50" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="C50" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="D50" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E50" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M50" s="3"/>
+      <c r="N50" s="3"/>
+      <c r="O50" s="3"/>
+      <c r="P50" s="3"/>
+      <c r="Q50" s="3"/>
+      <c r="R50" s="3"/>
+      <c r="S50" s="3"/>
+    </row>
+    <row r="51" spans="1:19">
+      <c r="A51" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="B51" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C51" s="4" t="s">
+        <v>25</v>
+      </c>
+      <c r="D51" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E51" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M51" s="3"/>
+      <c r="N51" s="3"/>
+      <c r="O51" s="3"/>
+      <c r="P51" s="3"/>
+      <c r="Q51" s="3"/>
+      <c r="R51" s="3"/>
+      <c r="S51" s="3"/>
+    </row>
+    <row r="52" spans="1:19">
+      <c r="A52" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="B52" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C52" s="4" t="s">
+        <v>25</v>
+      </c>
+      <c r="D52" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E52" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M52" s="3"/>
+      <c r="N52" s="3"/>
+      <c r="O52" s="3"/>
+      <c r="P52" s="3"/>
+      <c r="Q52" s="3"/>
+      <c r="R52" s="3"/>
+      <c r="S52" s="3"/>
+    </row>
+    <row r="53" spans="1:19">
+      <c r="A53" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="B53" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C53" s="4" t="s">
+        <v>25</v>
+      </c>
+      <c r="D53" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E53" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M53" s="3"/>
+      <c r="N53" s="3"/>
+      <c r="O53" s="3"/>
+      <c r="P53" s="3"/>
+      <c r="Q53" s="3"/>
+      <c r="R53" s="3"/>
+      <c r="S53" s="3"/>
+    </row>
+    <row r="54" spans="1:19">
+      <c r="A54" s="4" t="s">
+        <v>96</v>
+      </c>
+      <c r="B54" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C54" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="D54" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E54" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M54" s="3"/>
+      <c r="N54" s="3"/>
+      <c r="O54" s="3"/>
+      <c r="P54" s="3"/>
+      <c r="Q54" s="3"/>
+      <c r="R54" s="3"/>
+      <c r="S54" s="3"/>
+    </row>
+    <row r="55" spans="1:19">
+      <c r="A55" s="4" t="s">
+        <v>97</v>
+      </c>
+      <c r="B55" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="C55" s="4" t="s">
+        <v>98</v>
+      </c>
+      <c r="D55" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E55" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M55" s="3"/>
+      <c r="N55" s="3"/>
+      <c r="O55" s="3"/>
+      <c r="P55" s="3"/>
+      <c r="Q55" s="3"/>
+      <c r="R55" s="3"/>
+      <c r="S55" s="3"/>
+    </row>
+    <row r="56" spans="1:19">
+      <c r="A56" s="4" t="s">
+        <v>99</v>
+      </c>
+      <c r="B56" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C56" s="4" t="s">
+        <v>25</v>
+      </c>
+      <c r="D56" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E56" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M56" s="3"/>
+      <c r="N56" s="3"/>
+      <c r="O56" s="3"/>
+      <c r="P56" s="3"/>
+      <c r="Q56" s="3"/>
+      <c r="R56" s="3"/>
+      <c r="S56" s="3"/>
+    </row>
+    <row r="57" spans="1:19">
+      <c r="A57" s="4" t="s">
+        <v>100</v>
+      </c>
+      <c r="B57" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C57" s="4" t="s">
+        <v>101</v>
+      </c>
+      <c r="D57" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E57" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M57" s="3"/>
+      <c r="N57" s="3"/>
+      <c r="O57" s="3"/>
+      <c r="P57" s="3"/>
+      <c r="Q57" s="3"/>
+      <c r="R57" s="3"/>
+      <c r="S57" s="3"/>
+    </row>
+    <row r="58" spans="1:19">
+      <c r="A58" s="4" t="s">
+        <v>102</v>
+      </c>
+      <c r="B58" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C58" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="D58" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E58" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M58" s="3"/>
+      <c r="N58" s="3"/>
+      <c r="O58" s="3"/>
+      <c r="P58" s="3"/>
+      <c r="Q58" s="3"/>
+      <c r="R58" s="3"/>
+      <c r="S58" s="3"/>
+    </row>
+    <row r="59" spans="1:19">
+      <c r="A59" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="B59" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="C59" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="D59" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E59" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M59" s="3"/>
+      <c r="N59" s="3"/>
+      <c r="O59" s="3"/>
+      <c r="P59" s="3"/>
+      <c r="Q59" s="3"/>
+      <c r="R59" s="3"/>
+      <c r="S59" s="3"/>
+    </row>
+    <row r="60" spans="1:19">
+      <c r="A60" s="4" t="s">
+        <v>106</v>
+      </c>
+      <c r="B60" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C60" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="D60" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E60" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M60" s="3"/>
+      <c r="N60" s="3"/>
+      <c r="O60" s="3"/>
+      <c r="P60" s="3"/>
+      <c r="Q60" s="3"/>
+      <c r="R60" s="3"/>
+      <c r="S60" s="3"/>
+    </row>
+    <row r="61" spans="1:19">
+      <c r="A61" s="4" t="s">
+        <v>107</v>
+      </c>
+      <c r="B61" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C61" s="4" t="s">
+        <v>25</v>
+      </c>
+      <c r="D61" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E61" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M61" s="3"/>
+      <c r="N61" s="3"/>
+      <c r="O61" s="3"/>
+      <c r="P61" s="3"/>
+      <c r="Q61" s="3"/>
+      <c r="R61" s="3"/>
+      <c r="S61" s="3"/>
+    </row>
+    <row r="62" spans="1:19">
+      <c r="A62" s="4" t="s">
+        <v>108</v>
+      </c>
+      <c r="B62" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C62" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="D62" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E62" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M62" s="3"/>
+      <c r="N62" s="3"/>
+      <c r="O62" s="3"/>
+      <c r="P62" s="3"/>
+      <c r="Q62" s="3"/>
+      <c r="R62" s="3"/>
+      <c r="S62" s="3"/>
+    </row>
+    <row r="63" spans="1:19">
+      <c r="A63" s="4" t="s">
+        <v>109</v>
+      </c>
+      <c r="B63" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C63" s="4" t="s">
+        <v>25</v>
+      </c>
+      <c r="D63" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E63" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M63" s="3"/>
+      <c r="N63" s="3"/>
+      <c r="O63" s="3"/>
+      <c r="P63" s="3"/>
+      <c r="Q63" s="3"/>
+      <c r="R63" s="3"/>
+      <c r="S63" s="3"/>
+    </row>
+    <row r="64" spans="1:19">
+      <c r="A64" s="4" t="s">
+        <v>110</v>
+      </c>
+      <c r="B64" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C64" s="4" t="s">
+        <v>111</v>
+      </c>
+      <c r="D64" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E64" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M64" s="3"/>
+      <c r="N64" s="3"/>
+      <c r="O64" s="3"/>
+      <c r="P64" s="3"/>
+      <c r="Q64" s="3"/>
+      <c r="R64" s="3"/>
+      <c r="S64" s="3"/>
+    </row>
+    <row r="65" spans="1:19">
+      <c r="A65" s="4" t="s">
+        <v>112</v>
+      </c>
+      <c r="B65" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C65" s="4" t="s">
+        <v>25</v>
+      </c>
+      <c r="D65" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E65" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M65" s="3"/>
+      <c r="N65" s="3"/>
+      <c r="O65" s="3"/>
+      <c r="P65" s="3"/>
+      <c r="Q65" s="3"/>
+      <c r="R65" s="3"/>
+      <c r="S65" s="3"/>
+    </row>
+    <row r="66" spans="1:19">
+      <c r="A66" s="4" t="s">
+        <v>113</v>
+      </c>
+      <c r="B66" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C66" s="4" t="s">
+        <v>114</v>
+      </c>
+      <c r="D66" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E66" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M66" s="3"/>
+      <c r="N66" s="3"/>
+      <c r="O66" s="3"/>
+      <c r="P66" s="3"/>
+      <c r="Q66" s="3"/>
+      <c r="R66" s="3"/>
+      <c r="S66" s="3"/>
+    </row>
+    <row r="67" spans="1:19">
+      <c r="A67" s="4" t="s">
+        <v>115</v>
+      </c>
+      <c r="B67" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="C67" s="4" t="s">
+        <v>116</v>
+      </c>
+      <c r="D67" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E67" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M67" s="3"/>
+      <c r="N67" s="3"/>
+      <c r="O67" s="3"/>
+      <c r="P67" s="3"/>
+      <c r="Q67" s="3"/>
+      <c r="R67" s="3"/>
+      <c r="S67" s="3"/>
+    </row>
+    <row r="68" spans="1:19">
+      <c r="A68" s="4" t="s">
+        <v>117</v>
+      </c>
+      <c r="B68" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C68" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="D68" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E68" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M68" s="3"/>
+      <c r="N68" s="3"/>
+      <c r="O68" s="3"/>
+      <c r="P68" s="3"/>
+      <c r="Q68" s="3"/>
+      <c r="R68" s="3"/>
+      <c r="S68" s="3"/>
+    </row>
+    <row r="69" spans="1:19">
+      <c r="A69" s="4" t="s">
+        <v>118</v>
+      </c>
+      <c r="B69" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C69" s="4" t="s">
+        <v>25</v>
+      </c>
+      <c r="D69" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E69" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M69" s="3"/>
+      <c r="N69" s="3"/>
+      <c r="O69" s="3"/>
+      <c r="P69" s="3"/>
+      <c r="Q69" s="3"/>
+      <c r="R69" s="3"/>
+      <c r="S69" s="3"/>
+    </row>
+    <row r="70" spans="1:19">
+      <c r="A70" s="4" t="s">
+        <v>119</v>
+      </c>
+      <c r="B70" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C70" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="D70" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E70" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M70" s="3"/>
+      <c r="N70" s="3"/>
+      <c r="O70" s="3"/>
+      <c r="P70" s="3"/>
+      <c r="Q70" s="3"/>
+      <c r="R70" s="3"/>
+      <c r="S70" s="3"/>
+    </row>
+    <row r="71" spans="1:19">
+      <c r="A71" s="4" t="s">
+        <v>120</v>
+      </c>
+      <c r="B71" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="C71" s="4" t="s">
+        <v>121</v>
+      </c>
+      <c r="D71" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E71" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M71" s="3"/>
+      <c r="N71" s="3"/>
+      <c r="O71" s="3"/>
+      <c r="P71" s="3"/>
+      <c r="Q71" s="3"/>
+      <c r="R71" s="3"/>
+      <c r="S71" s="3"/>
+    </row>
+    <row r="72" spans="1:19">
+      <c r="A72" s="4" t="s">
+        <v>122</v>
+      </c>
+      <c r="B72" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C72" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="D72" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E72" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M72" s="3"/>
+      <c r="N72" s="3"/>
+      <c r="O72" s="3"/>
+      <c r="P72" s="3"/>
+      <c r="Q72" s="3"/>
+      <c r="R72" s="3"/>
+      <c r="S72" s="3"/>
+    </row>
+    <row r="73" spans="1:19">
+      <c r="A73" s="4" t="s">
+        <v>123</v>
+      </c>
+      <c r="B73" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="C73" s="4" t="s">
+        <v>124</v>
+      </c>
+      <c r="D73" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E73" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M73" s="3"/>
+      <c r="N73" s="3"/>
+      <c r="O73" s="3"/>
+      <c r="P73" s="3"/>
+      <c r="Q73" s="3"/>
+      <c r="R73" s="3"/>
+      <c r="S73" s="3"/>
+    </row>
+    <row r="74" spans="1:19">
+      <c r="A74" s="4" t="s">
+        <v>125</v>
+      </c>
+      <c r="B74" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C74" s="4" t="s">
+        <v>25</v>
+      </c>
+      <c r="D74" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E74" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M74" s="3"/>
+      <c r="N74" s="3"/>
+      <c r="O74" s="3"/>
+      <c r="P74" s="3"/>
+      <c r="Q74" s="3"/>
+      <c r="R74" s="3"/>
+      <c r="S74" s="3"/>
+    </row>
+    <row r="75" spans="1:19">
+      <c r="A75" s="4" t="s">
+        <v>126</v>
+      </c>
+      <c r="B75" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C75" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="D75" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E75" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M75" s="3"/>
+      <c r="N75" s="3"/>
+      <c r="O75" s="3"/>
+      <c r="P75" s="3"/>
+      <c r="Q75" s="3"/>
+      <c r="R75" s="3"/>
+      <c r="S75" s="3"/>
+    </row>
+    <row r="76" spans="1:19">
+      <c r="A76" s="4" t="s">
+        <v>127</v>
+      </c>
+      <c r="B76" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="C76" s="4" t="s">
+        <v>128</v>
+      </c>
+      <c r="D76" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E76" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M76" s="3"/>
+      <c r="N76" s="3"/>
+      <c r="O76" s="3"/>
+      <c r="P76" s="3"/>
+      <c r="Q76" s="3"/>
+      <c r="R76" s="3"/>
+      <c r="S76" s="3"/>
+    </row>
+    <row r="77" spans="1:19">
+      <c r="A77" s="4" t="s">
+        <v>129</v>
+      </c>
+      <c r="B77" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="C77" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="D77" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E77" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M77" s="3"/>
+      <c r="N77" s="3"/>
+      <c r="O77" s="3"/>
+      <c r="P77" s="3"/>
+      <c r="Q77" s="3"/>
+      <c r="R77" s="3"/>
+      <c r="S77" s="3"/>
+    </row>
+    <row r="78" spans="1:19">
+      <c r="A78" s="4" t="s">
+        <v>130</v>
+      </c>
+      <c r="B78" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="C78" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="D78" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E78" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M78" s="3"/>
+      <c r="N78" s="3"/>
+      <c r="O78" s="3"/>
+      <c r="P78" s="3"/>
+      <c r="Q78" s="3"/>
+      <c r="R78" s="3"/>
+      <c r="S78" s="3"/>
+    </row>
+    <row r="79" spans="1:19">
+      <c r="A79" s="4" t="s">
+        <v>131</v>
+      </c>
+      <c r="B79" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C79" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="D79" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E79" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M79" s="3"/>
+      <c r="N79" s="3"/>
+      <c r="O79" s="3"/>
+      <c r="P79" s="3"/>
+      <c r="Q79" s="3"/>
+      <c r="R79" s="3"/>
+      <c r="S79" s="3"/>
+    </row>
+    <row r="80" spans="1:19">
+      <c r="A80" s="4" t="s">
+        <v>132</v>
+      </c>
+      <c r="B80" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C80" s="4" t="s">
+        <v>133</v>
+      </c>
+      <c r="D80" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E80" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M80" s="3"/>
+      <c r="N80" s="3"/>
+      <c r="O80" s="3"/>
+      <c r="P80" s="3"/>
+      <c r="Q80" s="3"/>
+      <c r="R80" s="3"/>
+      <c r="S80" s="3"/>
+    </row>
+    <row r="81" spans="1:19">
+      <c r="A81" s="4" t="s">
+        <v>134</v>
+      </c>
+      <c r="B81" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C81" s="4" t="s">
+        <v>31</v>
+      </c>
+      <c r="D81" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E81" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M81" s="3"/>
+      <c r="N81" s="3"/>
+      <c r="O81" s="3"/>
+      <c r="P81" s="3"/>
+      <c r="Q81" s="3"/>
+      <c r="R81" s="3"/>
+      <c r="S81" s="3"/>
+    </row>
+    <row r="82" spans="1:19">
+      <c r="A82" s="4" t="s">
+        <v>135</v>
+      </c>
+      <c r="B82" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C82" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="D82" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E82" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M82" s="3"/>
+      <c r="N82" s="3"/>
+      <c r="O82" s="3"/>
+      <c r="P82" s="3"/>
+      <c r="Q82" s="3"/>
+      <c r="R82" s="3"/>
+      <c r="S82" s="3"/>
+    </row>
+    <row r="83" spans="1:19">
+      <c r="A83" s="4" t="s">
+        <v>136</v>
+      </c>
+      <c r="B83" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C83" s="4" t="s">
+        <v>137</v>
+      </c>
+      <c r="D83" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E83" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M83" s="3"/>
+      <c r="N83" s="3"/>
+      <c r="O83" s="3"/>
+      <c r="P83" s="3"/>
+      <c r="Q83" s="3"/>
+      <c r="R83" s="3"/>
+      <c r="S83" s="3"/>
+    </row>
+    <row r="84" spans="1:19">
+      <c r="A84" s="4" t="s">
+        <v>138</v>
+      </c>
+      <c r="B84" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C84" s="4" t="s">
+        <v>139</v>
+      </c>
+      <c r="D84" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E84" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M84" s="3"/>
+      <c r="N84" s="3"/>
+      <c r="O84" s="3"/>
+      <c r="P84" s="3"/>
+      <c r="Q84" s="3"/>
+      <c r="R84" s="3"/>
+      <c r="S84" s="3"/>
+    </row>
+    <row r="85" spans="1:19">
+      <c r="A85" s="4" t="s">
+        <v>140</v>
+      </c>
+      <c r="B85" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C85" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="D85" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E85" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M85" s="3"/>
+      <c r="N85" s="3"/>
+      <c r="O85" s="3"/>
+      <c r="P85" s="3"/>
+      <c r="Q85" s="3"/>
+      <c r="R85" s="3"/>
+      <c r="S85" s="3"/>
+    </row>
+    <row r="86" spans="1:19">
+      <c r="A86" s="4" t="s">
+        <v>141</v>
+      </c>
+      <c r="B86" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C86" s="4" t="s">
+        <v>31</v>
+      </c>
+      <c r="D86" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E86" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M86" s="3"/>
+      <c r="N86" s="3"/>
+      <c r="O86" s="3"/>
+      <c r="P86" s="3"/>
+      <c r="Q86" s="3"/>
+      <c r="R86" s="3"/>
+      <c r="S86" s="3"/>
+    </row>
+    <row r="87" spans="1:19">
+      <c r="A87" s="4" t="s">
+        <v>142</v>
+      </c>
+      <c r="B87" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C87" s="4" t="s">
+        <v>25</v>
+      </c>
+      <c r="D87" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E87" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M87" s="3"/>
+      <c r="N87" s="3"/>
+      <c r="O87" s="3"/>
+      <c r="P87" s="3"/>
+      <c r="Q87" s="3"/>
+      <c r="R87" s="3"/>
+      <c r="S87" s="3"/>
+    </row>
+    <row r="88" spans="1:19">
+      <c r="A88" s="4" t="s">
+        <v>143</v>
+      </c>
+      <c r="B88" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C88" s="4" t="s">
+        <v>144</v>
+      </c>
+      <c r="D88" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E88" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M88" s="3"/>
+      <c r="N88" s="3"/>
+      <c r="O88" s="3"/>
+      <c r="P88" s="3"/>
+      <c r="Q88" s="3"/>
+      <c r="R88" s="3"/>
+      <c r="S88" s="3"/>
+    </row>
+    <row r="89" spans="1:19">
+      <c r="A89" s="4" t="s">
+        <v>145</v>
+      </c>
+      <c r="B89" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="C89" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="D89" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E89" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M89" s="3"/>
+      <c r="N89" s="3"/>
+      <c r="O89" s="3"/>
+      <c r="P89" s="3"/>
+      <c r="Q89" s="3"/>
+      <c r="R89" s="3"/>
+      <c r="S89" s="3"/>
+    </row>
+    <row r="90" spans="1:19">
+      <c r="A90" s="4" t="s">
+        <v>146</v>
+      </c>
+      <c r="B90" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C90" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="D90" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E90" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M90" s="3"/>
+      <c r="N90" s="3"/>
+      <c r="O90" s="3"/>
+      <c r="P90" s="3"/>
+      <c r="Q90" s="3"/>
+      <c r="R90" s="3"/>
+      <c r="S90" s="3"/>
+    </row>
+    <row r="91" spans="1:19">
+      <c r="A91" s="4" t="s">
+        <v>147</v>
+      </c>
+      <c r="B91" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="C91" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="D91" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E91" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M91" s="3"/>
+      <c r="N91" s="3"/>
+      <c r="O91" s="3"/>
+      <c r="P91" s="3"/>
+      <c r="Q91" s="3"/>
+      <c r="R91" s="3"/>
+      <c r="S91" s="3"/>
+    </row>
+    <row r="92" spans="1:19">
+      <c r="A92" s="4" t="s">
+        <v>148</v>
+      </c>
+      <c r="B92" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C92" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="D92" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E92" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M92" s="3"/>
+      <c r="N92" s="3"/>
+      <c r="O92" s="3"/>
+      <c r="P92" s="3"/>
+      <c r="Q92" s="3"/>
+      <c r="R92" s="3"/>
+      <c r="S92" s="3"/>
+    </row>
+    <row r="93" spans="1:19">
+      <c r="A93" s="4" t="s">
+        <v>149</v>
+      </c>
+      <c r="B93" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C93" s="4" t="s">
+        <v>150</v>
+      </c>
+      <c r="D93" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E93" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M93" s="3"/>
+      <c r="N93" s="3"/>
+      <c r="O93" s="3"/>
+      <c r="P93" s="3"/>
+      <c r="Q93" s="3"/>
+      <c r="R93" s="3"/>
+      <c r="S93" s="3"/>
+    </row>
+    <row r="94" spans="1:19">
+      <c r="A94" s="4" t="s">
+        <v>151</v>
+      </c>
+      <c r="B94" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C94" s="4" t="s">
+        <v>137</v>
+      </c>
+      <c r="D94" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E94" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M94" s="3"/>
+      <c r="N94" s="3"/>
+      <c r="O94" s="3"/>
+      <c r="P94" s="3"/>
+      <c r="Q94" s="3"/>
+      <c r="R94" s="3"/>
+      <c r="S94" s="3"/>
+    </row>
+    <row r="95" spans="1:19">
+      <c r="A95" s="4" t="s">
+        <v>152</v>
+      </c>
+      <c r="B95" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="C95" s="4" t="s">
+        <v>25</v>
+      </c>
+      <c r="D95" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E95" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M95" s="3"/>
+      <c r="N95" s="3"/>
+      <c r="O95" s="3"/>
+      <c r="P95" s="3"/>
+      <c r="Q95" s="3"/>
+      <c r="R95" s="3"/>
+      <c r="S95" s="3"/>
+    </row>
+    <row r="96" spans="1:19">
+      <c r="A96" s="4" t="s">
+        <v>153</v>
+      </c>
+      <c r="B96" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C96" s="4" t="s">
+        <v>154</v>
+      </c>
+      <c r="D96" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E96" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M96" s="3"/>
+      <c r="N96" s="3"/>
+      <c r="O96" s="3"/>
+      <c r="P96" s="3"/>
+      <c r="Q96" s="3"/>
+      <c r="R96" s="3"/>
+      <c r="S96" s="3"/>
+    </row>
+    <row r="97" spans="1:19">
+      <c r="A97" s="4" t="s">
+        <v>155</v>
+      </c>
+      <c r="B97" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="C97" s="4" t="s">
+        <v>90</v>
+      </c>
+      <c r="D97" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E97" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M97" s="3"/>
+      <c r="N97" s="3"/>
+      <c r="O97" s="3"/>
+      <c r="P97" s="3"/>
+      <c r="Q97" s="3"/>
+      <c r="R97" s="3"/>
+      <c r="S97" s="3"/>
+    </row>
+    <row r="98" spans="1:19">
+      <c r="A98" s="4" t="s">
+        <v>156</v>
+      </c>
+      <c r="B98" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="C98" s="4" t="s">
+        <v>157</v>
+      </c>
+      <c r="D98" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E98" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M98" s="3"/>
+      <c r="N98" s="3"/>
+      <c r="O98" s="3"/>
+      <c r="P98" s="3"/>
+      <c r="Q98" s="3"/>
+      <c r="R98" s="3"/>
+      <c r="S98" s="3"/>
+    </row>
+    <row r="99" spans="1:19">
+      <c r="A99" s="4" t="s">
+        <v>158</v>
+      </c>
+      <c r="B99" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C99" s="4" t="s">
+        <v>150</v>
+      </c>
+      <c r="D99" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E99" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M99" s="3"/>
+      <c r="N99" s="3"/>
+      <c r="O99" s="3"/>
+      <c r="P99" s="3"/>
+      <c r="Q99" s="3"/>
+      <c r="R99" s="3"/>
+      <c r="S99" s="3"/>
+    </row>
+    <row r="100" spans="1:19">
+      <c r="A100" s="4" t="s">
+        <v>159</v>
+      </c>
+      <c r="B100" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C100" s="4" t="s">
+        <v>137</v>
+      </c>
+      <c r="D100" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E100" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M100" s="3"/>
+      <c r="N100" s="3"/>
+      <c r="O100" s="3"/>
+      <c r="P100" s="3"/>
+      <c r="Q100" s="3"/>
+      <c r="R100" s="3"/>
+      <c r="S100" s="3"/>
+    </row>
+    <row r="101" spans="1:19">
+      <c r="A101" s="4" t="s">
+        <v>160</v>
+      </c>
+      <c r="B101" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C101" s="4" t="s">
+        <v>116</v>
+      </c>
+      <c r="D101" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E101" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M101" s="3"/>
+      <c r="N101" s="3"/>
+      <c r="O101" s="3"/>
+      <c r="P101" s="3"/>
+      <c r="Q101" s="3"/>
+      <c r="R101" s="3"/>
+      <c r="S101" s="3"/>
+    </row>
+    <row r="102" spans="1:19">
+      <c r="A102" s="4" t="s">
+        <v>161</v>
+      </c>
+      <c r="B102" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C102" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="D102" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E102" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M102" s="3"/>
+      <c r="N102" s="3"/>
+      <c r="O102" s="3"/>
+      <c r="P102" s="3"/>
+      <c r="Q102" s="3"/>
+      <c r="R102" s="3"/>
+      <c r="S102" s="3"/>
+    </row>
+    <row r="103" spans="1:19">
+      <c r="A103" s="4" t="s">
+        <v>162</v>
+      </c>
+      <c r="B103" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C103" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="D103" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E103" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M103" s="3"/>
+      <c r="N103" s="3"/>
+      <c r="O103" s="3"/>
+      <c r="P103" s="3"/>
+      <c r="Q103" s="3"/>
+      <c r="R103" s="3"/>
+      <c r="S103" s="3"/>
+    </row>
+    <row r="104" spans="1:19">
+      <c r="A104" s="4" t="s">
+        <v>163</v>
+      </c>
+      <c r="B104" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="C104" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="D104" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E104" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M104" s="3"/>
+      <c r="N104" s="3"/>
+      <c r="O104" s="3"/>
+      <c r="P104" s="3"/>
+      <c r="Q104" s="3"/>
+      <c r="R104" s="3"/>
+      <c r="S104" s="3"/>
+    </row>
+    <row r="105" spans="1:19">
+      <c r="A105" s="4" t="s">
+        <v>164</v>
+      </c>
+      <c r="B105" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C105" s="4" t="s">
+        <v>165</v>
+      </c>
+      <c r="D105" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E105" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M105" s="3"/>
+      <c r="N105" s="3"/>
+      <c r="O105" s="3"/>
+      <c r="P105" s="3"/>
+      <c r="Q105" s="3"/>
+      <c r="R105" s="3"/>
+      <c r="S105" s="3"/>
+    </row>
+    <row r="106" spans="1:19">
+      <c r="A106" s="4" t="s">
+        <v>166</v>
+      </c>
+      <c r="B106" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C106" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="D106" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E106" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M106" s="3"/>
+      <c r="N106" s="3"/>
+      <c r="O106" s="3"/>
+      <c r="P106" s="3"/>
+      <c r="Q106" s="3"/>
+      <c r="R106" s="3"/>
+      <c r="S106" s="3"/>
+    </row>
+    <row r="107" spans="1:19">
+      <c r="A107" s="4" t="s">
+        <v>167</v>
+      </c>
+      <c r="B107" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="C107" s="4" t="s">
+        <v>168</v>
+      </c>
+      <c r="D107" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E107" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M107" s="3"/>
+      <c r="N107" s="3"/>
+      <c r="O107" s="3"/>
+      <c r="P107" s="3"/>
+      <c r="Q107" s="3"/>
+      <c r="R107" s="3"/>
+      <c r="S107" s="3"/>
+    </row>
+    <row r="108" spans="1:19">
+      <c r="A108" s="4" t="s">
+        <v>169</v>
+      </c>
+      <c r="B108" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="C108" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="D108" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E108" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M108" s="3"/>
+      <c r="N108" s="3"/>
+      <c r="O108" s="3"/>
+      <c r="P108" s="3"/>
+      <c r="Q108" s="3"/>
+      <c r="R108" s="3"/>
+      <c r="S108" s="3"/>
+    </row>
+    <row r="109" spans="1:19">
+      <c r="A109" s="4" t="s">
+        <v>170</v>
+      </c>
+      <c r="B109" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C109" s="4" t="s">
+        <v>137</v>
+      </c>
+      <c r="D109" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E109" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M109" s="3"/>
+      <c r="N109" s="3"/>
+      <c r="O109" s="3"/>
+      <c r="P109" s="3"/>
+      <c r="Q109" s="3"/>
+      <c r="R109" s="3"/>
+      <c r="S109" s="3"/>
+    </row>
+    <row r="110" spans="1:19">
+      <c r="A110" s="4" t="s">
+        <v>171</v>
+      </c>
+      <c r="B110" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C110" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="D110" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E110" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M110" s="3"/>
+      <c r="N110" s="3"/>
+      <c r="O110" s="3"/>
+      <c r="P110" s="3"/>
+      <c r="Q110" s="3"/>
+      <c r="R110" s="3"/>
+      <c r="S110" s="3"/>
+    </row>
+    <row r="111" spans="1:19">
+      <c r="A111" s="4" t="s">
+        <v>172</v>
+      </c>
+      <c r="B111" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C111" s="4" t="s">
+        <v>139</v>
+      </c>
+      <c r="D111" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E111" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M111" s="3"/>
+      <c r="N111" s="3"/>
+      <c r="O111" s="3"/>
+      <c r="P111" s="3"/>
+      <c r="Q111" s="3"/>
+      <c r="R111" s="3"/>
+      <c r="S111" s="3"/>
+    </row>
+    <row r="112" spans="1:19">
+      <c r="A112" s="4" t="s">
+        <v>173</v>
+      </c>
+      <c r="B112" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C112" s="4" t="s">
+        <v>174</v>
+      </c>
+      <c r="D112" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E112" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M112" s="3"/>
+      <c r="N112" s="3"/>
+      <c r="O112" s="3"/>
+      <c r="P112" s="3"/>
+      <c r="Q112" s="3"/>
+      <c r="R112" s="3"/>
+      <c r="S112" s="3"/>
+    </row>
+    <row r="113" spans="1:19">
+      <c r="A113" s="4" t="s">
+        <v>175</v>
+      </c>
+      <c r="B113" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="C113" s="4" t="s">
+        <v>176</v>
+      </c>
+      <c r="D113" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E113" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M113" s="3"/>
+      <c r="N113" s="3"/>
+      <c r="O113" s="3"/>
+      <c r="P113" s="3"/>
+      <c r="Q113" s="3"/>
+      <c r="R113" s="3"/>
+      <c r="S113" s="3"/>
+    </row>
+    <row r="114" spans="1:19">
+      <c r="A114" s="4" t="s">
+        <v>177</v>
+      </c>
+      <c r="B114" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C114" s="4" t="s">
+        <v>178</v>
+      </c>
+      <c r="D114" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E114" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M114" s="3"/>
+      <c r="N114" s="3"/>
+      <c r="O114" s="3"/>
+      <c r="P114" s="3"/>
+      <c r="Q114" s="3"/>
+      <c r="R114" s="3"/>
+      <c r="S114" s="3"/>
+    </row>
+    <row r="115" spans="1:19">
+      <c r="A115" s="4" t="s">
+        <v>179</v>
+      </c>
+      <c r="B115" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C115" s="4" t="s">
+        <v>25</v>
+      </c>
+      <c r="D115" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E115" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M115" s="3"/>
+      <c r="N115" s="3"/>
+      <c r="O115" s="3"/>
+      <c r="P115" s="3"/>
+      <c r="Q115" s="3"/>
+      <c r="R115" s="3"/>
+      <c r="S115" s="3"/>
+    </row>
+    <row r="116" spans="1:19">
+      <c r="A116" s="4" t="s">
+        <v>180</v>
+      </c>
+      <c r="B116" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="C116" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="D116" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E116" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M116" s="3"/>
+      <c r="N116" s="3"/>
+      <c r="O116" s="3"/>
+      <c r="P116" s="3"/>
+      <c r="Q116" s="3"/>
+      <c r="R116" s="3"/>
+      <c r="S116" s="3"/>
+    </row>
+    <row r="117" spans="1:19">
+      <c r="A117" s="4" t="s">
+        <v>181</v>
+      </c>
+      <c r="B117" s="4" t="s">
+        <v>182</v>
+      </c>
+      <c r="C117" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="D117" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E117" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M117" s="3"/>
+      <c r="N117" s="3"/>
+      <c r="O117" s="3"/>
+      <c r="P117" s="3"/>
+      <c r="Q117" s="3"/>
+      <c r="R117" s="3"/>
+      <c r="S117" s="3"/>
+    </row>
+    <row r="118" spans="1:19">
+      <c r="A118" s="4" t="s">
+        <v>183</v>
+      </c>
+      <c r="B118" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C118" s="4" t="s">
+        <v>150</v>
+      </c>
+      <c r="D118" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E118" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M118" s="3"/>
+      <c r="N118" s="3"/>
+      <c r="O118" s="3"/>
+      <c r="P118" s="3"/>
+      <c r="Q118" s="3"/>
+      <c r="R118" s="3"/>
+      <c r="S118" s="3"/>
+    </row>
+    <row r="119" spans="1:19">
+      <c r="A119" s="4" t="s">
+        <v>184</v>
+      </c>
+      <c r="B119" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C119" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="D119" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E119" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M119" s="3"/>
+      <c r="N119" s="3"/>
+      <c r="O119" s="3"/>
+      <c r="P119" s="3"/>
+      <c r="Q119" s="3"/>
+      <c r="R119" s="3"/>
+      <c r="S119" s="3"/>
+    </row>
+    <row r="120" spans="1:19">
+      <c r="A120" s="4" t="s">
+        <v>185</v>
+      </c>
+      <c r="B120" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="C120" s="4" t="s">
+        <v>168</v>
+      </c>
+      <c r="D120" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E120" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M120" s="3"/>
+      <c r="N120" s="3"/>
+      <c r="O120" s="3"/>
+      <c r="P120" s="3"/>
+      <c r="Q120" s="3"/>
+      <c r="R120" s="3"/>
+      <c r="S120" s="3"/>
+    </row>
+    <row r="121" spans="1:19">
+      <c r="A121" s="4" t="s">
+        <v>186</v>
+      </c>
+      <c r="B121" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C121" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="D121" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E121" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M121" s="3"/>
+      <c r="N121" s="3"/>
+      <c r="O121" s="3"/>
+      <c r="P121" s="3"/>
+      <c r="Q121" s="3"/>
+      <c r="R121" s="3"/>
+      <c r="S121" s="3"/>
+    </row>
+    <row r="122" spans="1:19">
+      <c r="A122" s="4" t="s">
+        <v>187</v>
+      </c>
+      <c r="B122" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C122" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="D122" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E122" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M122" s="3"/>
+      <c r="N122" s="3"/>
+      <c r="O122" s="3"/>
+      <c r="P122" s="3"/>
+      <c r="Q122" s="3"/>
+      <c r="R122" s="3"/>
+      <c r="S122" s="3"/>
+    </row>
+    <row r="123" spans="1:19">
+      <c r="A123" s="4" t="s">
+        <v>188</v>
+      </c>
+      <c r="B123" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C123" s="4" t="s">
+        <v>189</v>
+      </c>
+      <c r="D123" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E123" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M123" s="3"/>
+      <c r="N123" s="3"/>
+      <c r="O123" s="3"/>
+      <c r="P123" s="3"/>
+      <c r="Q123" s="3"/>
+      <c r="R123" s="3"/>
+      <c r="S123" s="3"/>
+    </row>
+    <row r="124" spans="1:19">
+      <c r="A124" s="4" t="s">
+        <v>190</v>
+      </c>
+      <c r="B124" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C124" s="4" t="s">
+        <v>31</v>
+      </c>
+      <c r="D124" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E124" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M124" s="3"/>
+      <c r="N124" s="3"/>
+      <c r="O124" s="3"/>
+      <c r="P124" s="3"/>
+      <c r="Q124" s="3"/>
+      <c r="R124" s="3"/>
+      <c r="S124" s="3"/>
+    </row>
+    <row r="125" spans="1:19">
+      <c r="A125" s="4" t="s">
+        <v>191</v>
+      </c>
+      <c r="B125" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C125" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="D125" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E125" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M125" s="3"/>
+      <c r="N125" s="3"/>
+      <c r="O125" s="3"/>
+      <c r="P125" s="3"/>
+      <c r="Q125" s="3"/>
+      <c r="R125" s="3"/>
+      <c r="S125" s="3"/>
+    </row>
+    <row r="126" spans="1:19">
+      <c r="A126" s="4" t="s">
+        <v>192</v>
+      </c>
+      <c r="B126" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C126" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="D126" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E126" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M126" s="3"/>
+      <c r="N126" s="3"/>
+      <c r="O126" s="3"/>
+      <c r="P126" s="3"/>
+      <c r="Q126" s="3"/>
+      <c r="R126" s="3"/>
+      <c r="S126" s="3"/>
+    </row>
+    <row r="127" spans="1:19">
+      <c r="A127" s="4" t="s">
+        <v>193</v>
+      </c>
+      <c r="B127" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C127" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="D127" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E127" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M127" s="3"/>
+      <c r="N127" s="3"/>
+      <c r="O127" s="3"/>
+      <c r="P127" s="3"/>
+      <c r="Q127" s="3"/>
+      <c r="R127" s="3"/>
+      <c r="S127" s="3"/>
+    </row>
+    <row r="128" spans="1:19">
+      <c r="A128" s="4" t="s">
+        <v>194</v>
+      </c>
+      <c r="B128" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C128" s="4" t="s">
+        <v>195</v>
+      </c>
+      <c r="D128" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E128" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M128" s="3"/>
+      <c r="N128" s="3"/>
+      <c r="O128" s="3"/>
+      <c r="P128" s="3"/>
+      <c r="Q128" s="3"/>
+      <c r="R128" s="3"/>
+      <c r="S128" s="3"/>
+    </row>
+    <row r="129" spans="1:19">
+      <c r="A129" s="4" t="s">
+        <v>196</v>
+      </c>
+      <c r="B129" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="C129" s="4" t="s">
+        <v>197</v>
+      </c>
+      <c r="D129" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E129" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M129" s="3"/>
+      <c r="N129" s="3"/>
+      <c r="O129" s="3"/>
+      <c r="P129" s="3"/>
+      <c r="Q129" s="3"/>
+      <c r="R129" s="3"/>
+      <c r="S129" s="3"/>
+    </row>
+    <row r="130" spans="1:19">
+      <c r="A130" s="4" t="s">
+        <v>198</v>
+      </c>
+      <c r="B130" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="C130" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="D130" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E130" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M130" s="3"/>
+      <c r="N130" s="3"/>
+      <c r="O130" s="3"/>
+      <c r="P130" s="3"/>
+      <c r="Q130" s="3"/>
+      <c r="R130" s="3"/>
+      <c r="S130" s="3"/>
+    </row>
+    <row r="131" spans="1:19">
+      <c r="A131" s="4" t="s">
+        <v>199</v>
+      </c>
+      <c r="B131" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C131" s="4" t="s">
+        <v>31</v>
+      </c>
+      <c r="D131" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E131" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M131" s="3"/>
+      <c r="N131" s="3"/>
+      <c r="O131" s="3"/>
+      <c r="P131" s="3"/>
+      <c r="Q131" s="3"/>
+      <c r="R131" s="3"/>
+      <c r="S131" s="3"/>
+    </row>
+    <row r="132" spans="1:19">
+      <c r="A132" s="4" t="s">
+        <v>200</v>
+      </c>
+      <c r="B132" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C132" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="D132" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E132" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M132" s="3"/>
+      <c r="N132" s="3"/>
+      <c r="O132" s="3"/>
+      <c r="P132" s="3"/>
+      <c r="Q132" s="3"/>
+      <c r="R132" s="3"/>
+      <c r="S132" s="3"/>
+    </row>
+    <row r="133" spans="1:19">
+      <c r="A133" s="4" t="s">
+        <v>201</v>
+      </c>
+      <c r="B133" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C133" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="D133" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E133" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M133" s="3"/>
+      <c r="N133" s="3"/>
+      <c r="O133" s="3"/>
+      <c r="P133" s="3"/>
+      <c r="Q133" s="3"/>
+      <c r="R133" s="3"/>
+      <c r="S133" s="3"/>
+    </row>
+    <row r="134" spans="1:19">
+      <c r="A134" s="4" t="s">
+        <v>202</v>
+      </c>
+      <c r="B134" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C134" s="4" t="s">
+        <v>25</v>
+      </c>
+      <c r="D134" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E134" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M134" s="3"/>
+      <c r="N134" s="3"/>
+      <c r="O134" s="3"/>
+      <c r="P134" s="3"/>
+      <c r="Q134" s="3"/>
+      <c r="R134" s="3"/>
+      <c r="S134" s="3"/>
+    </row>
+    <row r="135" spans="1:19">
+      <c r="A135" s="4" t="s">
+        <v>203</v>
+      </c>
+      <c r="B135" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C135" s="4" t="s">
+        <v>137</v>
+      </c>
+      <c r="D135" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E135" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M135" s="3"/>
+      <c r="N135" s="3"/>
+      <c r="O135" s="3"/>
+      <c r="P135" s="3"/>
+      <c r="Q135" s="3"/>
+      <c r="R135" s="3"/>
+      <c r="S135" s="3"/>
+    </row>
+    <row r="136" spans="1:19">
+      <c r="A136" s="4" t="s">
+        <v>204</v>
+      </c>
+      <c r="B136" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="C136" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="D136" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E136" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M136" s="3"/>
+      <c r="N136" s="3"/>
+      <c r="O136" s="3"/>
+      <c r="P136" s="3"/>
+      <c r="Q136" s="3"/>
+      <c r="R136" s="3"/>
+      <c r="S136" s="3"/>
+    </row>
+    <row r="137" spans="1:19">
+      <c r="A137" s="4" t="s">
+        <v>205</v>
+      </c>
+      <c r="B137" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C137" s="4" t="s">
+        <v>174</v>
+      </c>
+      <c r="D137" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E137" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M137" s="3"/>
+      <c r="N137" s="3"/>
+      <c r="O137" s="3"/>
+      <c r="P137" s="3"/>
+      <c r="Q137" s="3"/>
+      <c r="R137" s="3"/>
+      <c r="S137" s="3"/>
+    </row>
+    <row r="138" spans="1:19">
+      <c r="A138" s="4" t="s">
+        <v>206</v>
+      </c>
+      <c r="B138" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C138" s="4" t="s">
+        <v>207</v>
+      </c>
+      <c r="D138" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E138" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M138" s="3"/>
+      <c r="N138" s="3"/>
+      <c r="O138" s="3"/>
+      <c r="P138" s="3"/>
+      <c r="Q138" s="3"/>
+      <c r="R138" s="3"/>
+      <c r="S138" s="3"/>
+    </row>
+    <row r="139" spans="1:19">
+      <c r="A139" s="4" t="s">
+        <v>208</v>
+      </c>
+      <c r="B139" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C139" s="4" t="s">
+        <v>209</v>
+      </c>
+      <c r="D139" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E139" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M139" s="3"/>
+      <c r="N139" s="3"/>
+      <c r="O139" s="3"/>
+      <c r="P139" s="3"/>
+      <c r="Q139" s="3"/>
+      <c r="R139" s="3"/>
+      <c r="S139" s="3"/>
+    </row>
+    <row r="140" spans="1:19">
+      <c r="A140" s="4" t="s">
+        <v>210</v>
+      </c>
+      <c r="B140" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="C140" s="4" t="s">
+        <v>44</v>
+      </c>
+      <c r="D140" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E140" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M140" s="3"/>
+      <c r="N140" s="3"/>
+      <c r="O140" s="3"/>
+      <c r="P140" s="3"/>
+      <c r="Q140" s="3"/>
+      <c r="R140" s="3"/>
+      <c r="S140" s="3"/>
+    </row>
+    <row r="141" spans="1:19">
+      <c r="A141" s="4" t="s">
+        <v>211</v>
+      </c>
+      <c r="B141" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C141" s="4" t="s">
+        <v>212</v>
+      </c>
+      <c r="D141" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E141" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M141" s="3"/>
+      <c r="N141" s="3"/>
+      <c r="O141" s="3"/>
+      <c r="P141" s="3"/>
+      <c r="Q141" s="3"/>
+      <c r="R141" s="3"/>
+      <c r="S141" s="3"/>
+    </row>
+    <row r="142" spans="1:19">
+      <c r="A142" s="4" t="s">
+        <v>213</v>
+      </c>
+      <c r="B142" s="4" t="s">
+        <v>182</v>
+      </c>
+      <c r="C142" s="4" t="s">
+        <v>214</v>
+      </c>
+      <c r="D142" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E142" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M142" s="3"/>
+      <c r="N142" s="3"/>
+      <c r="O142" s="3"/>
+      <c r="P142" s="3"/>
+      <c r="Q142" s="3"/>
+      <c r="R142" s="3"/>
+      <c r="S142" s="3"/>
+    </row>
+    <row r="143" spans="1:19">
+      <c r="A143" s="4" t="s">
+        <v>215</v>
+      </c>
+      <c r="B143" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="C143" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="D143" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E143" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M143" s="3"/>
+      <c r="N143" s="3"/>
+      <c r="O143" s="3"/>
+      <c r="P143" s="3"/>
+      <c r="Q143" s="3"/>
+      <c r="R143" s="3"/>
+      <c r="S143" s="3"/>
+    </row>
+    <row r="144" spans="1:19">
+      <c r="A144" s="4" t="s">
+        <v>216</v>
+      </c>
+      <c r="B144" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="C144" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="D144" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E144" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M144" s="3"/>
+      <c r="N144" s="3"/>
+      <c r="O144" s="3"/>
+      <c r="P144" s="3"/>
+      <c r="Q144" s="3"/>
+      <c r="R144" s="3"/>
+      <c r="S144" s="3"/>
+    </row>
+    <row r="145" spans="1:19">
+      <c r="A145" s="4" t="s">
+        <v>217</v>
+      </c>
+      <c r="B145" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C145" s="4" t="s">
+        <v>218</v>
+      </c>
+      <c r="D145" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E145" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M145" s="3"/>
+      <c r="N145" s="3"/>
+      <c r="O145" s="3"/>
+      <c r="P145" s="3"/>
+      <c r="Q145" s="3"/>
+      <c r="R145" s="3"/>
+      <c r="S145" s="3"/>
+    </row>
+    <row r="146" spans="1:19">
+      <c r="A146" s="4" t="s">
+        <v>219</v>
+      </c>
+      <c r="B146" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C146" s="4" t="s">
+        <v>220</v>
+      </c>
+      <c r="D146" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E146" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M146" s="3"/>
+      <c r="N146" s="3"/>
+      <c r="O146" s="3"/>
+      <c r="P146" s="3"/>
+      <c r="Q146" s="3"/>
+      <c r="R146" s="3"/>
+      <c r="S146" s="3"/>
+    </row>
+    <row r="147" spans="1:19">
+      <c r="A147" s="4" t="s">
+        <v>221</v>
+      </c>
+      <c r="B147" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="C147" s="4" t="s">
+        <v>222</v>
+      </c>
+      <c r="D147" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E147" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M147" s="3"/>
+      <c r="N147" s="3"/>
+      <c r="O147" s="3"/>
+      <c r="P147" s="3"/>
+      <c r="Q147" s="3"/>
+      <c r="R147" s="3"/>
+      <c r="S147" s="3"/>
+    </row>
+    <row r="148" spans="1:19">
+      <c r="A148" s="4" t="s">
+        <v>223</v>
+      </c>
+      <c r="B148" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="C148" s="4" t="s">
+        <v>44</v>
+      </c>
+      <c r="D148" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E148" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M148" s="3"/>
+      <c r="N148" s="3"/>
+      <c r="O148" s="3"/>
+      <c r="P148" s="3"/>
+      <c r="Q148" s="3"/>
+      <c r="R148" s="3"/>
+      <c r="S148" s="3"/>
+    </row>
+    <row r="149" spans="1:19">
+      <c r="A149" s="4" t="s">
+        <v>224</v>
+      </c>
+      <c r="B149" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="C149" s="4" t="s">
+        <v>225</v>
+      </c>
+      <c r="D149" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E149" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M149" s="3"/>
+      <c r="N149" s="3"/>
+      <c r="O149" s="3"/>
+      <c r="P149" s="3"/>
+      <c r="Q149" s="3"/>
+      <c r="R149" s="3"/>
+      <c r="S149" s="3"/>
+    </row>
+    <row r="150" spans="1:19">
+      <c r="A150" s="4" t="s">
+        <v>226</v>
+      </c>
+      <c r="B150" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C150" s="4" t="s">
+        <v>207</v>
+      </c>
+      <c r="D150" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E150" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M150" s="3"/>
+      <c r="N150" s="3"/>
+      <c r="O150" s="3"/>
+      <c r="P150" s="3"/>
+      <c r="Q150" s="3"/>
+      <c r="R150" s="3"/>
+      <c r="S150" s="3"/>
+    </row>
+    <row r="151" spans="1:19">
+      <c r="A151" s="4" t="s">
+        <v>227</v>
+      </c>
+      <c r="B151" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="C151" s="4" t="s">
+        <v>228</v>
+      </c>
+      <c r="D151" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E151" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M151" s="3"/>
+      <c r="N151" s="3"/>
+      <c r="O151" s="3"/>
+      <c r="P151" s="3"/>
+      <c r="Q151" s="3"/>
+      <c r="R151" s="3"/>
+      <c r="S151" s="3"/>
+    </row>
+    <row r="152" spans="1:19">
+      <c r="A152" s="4" t="s">
+        <v>229</v>
+      </c>
+      <c r="B152" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C152" s="4" t="s">
+        <v>25</v>
+      </c>
+      <c r="D152" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E152" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M152" s="3"/>
+      <c r="N152" s="3"/>
+      <c r="O152" s="3"/>
+      <c r="P152" s="3"/>
+      <c r="Q152" s="3"/>
+      <c r="R152" s="3"/>
+      <c r="S152" s="3"/>
+    </row>
+    <row r="153" spans="1:19">
+      <c r="A153" s="4" t="s">
+        <v>230</v>
+      </c>
+      <c r="B153" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C153" s="4" t="s">
+        <v>25</v>
+      </c>
+      <c r="D153" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E153" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M153" s="3"/>
+      <c r="N153" s="3"/>
+      <c r="O153" s="3"/>
+      <c r="P153" s="3"/>
+      <c r="Q153" s="3"/>
+      <c r="R153" s="3"/>
+      <c r="S153" s="3"/>
+    </row>
+    <row r="154" spans="1:19">
+      <c r="A154" s="4" t="s">
+        <v>231</v>
+      </c>
+      <c r="B154" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C154" s="4" t="s">
+        <v>232</v>
+      </c>
+      <c r="D154" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E154" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M154" s="3"/>
+      <c r="N154" s="3"/>
+      <c r="O154" s="3"/>
+      <c r="P154" s="3"/>
+      <c r="Q154" s="3"/>
+      <c r="R154" s="3"/>
+      <c r="S154" s="3"/>
+    </row>
+    <row r="155" spans="1:19">
+      <c r="A155" s="4" t="s">
+        <v>233</v>
+      </c>
+      <c r="B155" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="C155" s="4" t="s">
+        <v>21</v>
+      </c>
+      <c r="D155" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E155" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M155" s="3"/>
+      <c r="N155" s="3"/>
+      <c r="O155" s="3"/>
+      <c r="P155" s="3"/>
+      <c r="Q155" s="3"/>
+      <c r="R155" s="3"/>
+      <c r="S155" s="3"/>
+    </row>
+    <row r="156" spans="1:19">
+      <c r="A156" s="4" t="s">
+        <v>234</v>
+      </c>
+      <c r="B156" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="C156" s="4" t="s">
+        <v>44</v>
+      </c>
+      <c r="D156" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E156" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M156" s="3"/>
+      <c r="N156" s="3"/>
+      <c r="O156" s="3"/>
+      <c r="P156" s="3"/>
+      <c r="Q156" s="3"/>
+      <c r="R156" s="3"/>
+      <c r="S156" s="3"/>
+    </row>
+    <row r="157" spans="1:19">
+      <c r="A157" s="4" t="s">
+        <v>235</v>
+      </c>
+      <c r="B157" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="C157" s="4" t="s">
+        <v>44</v>
+      </c>
+      <c r="D157" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E157" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M157" s="3"/>
+      <c r="N157" s="3"/>
+      <c r="O157" s="3"/>
+      <c r="P157" s="3"/>
+      <c r="Q157" s="3"/>
+      <c r="R157" s="3"/>
+      <c r="S157" s="3"/>
+    </row>
+    <row r="158" spans="1:19">
+      <c r="A158" s="4" t="s">
+        <v>236</v>
+      </c>
+      <c r="B158" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="C158" s="4" t="s">
+        <v>121</v>
+      </c>
+      <c r="D158" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E158" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M158" s="3"/>
+      <c r="N158" s="3"/>
+      <c r="O158" s="3"/>
+      <c r="P158" s="3"/>
+      <c r="Q158" s="3"/>
+      <c r="R158" s="3"/>
+      <c r="S158" s="3"/>
+    </row>
+    <row r="159" spans="1:19">
+      <c r="A159" s="4" t="s">
+        <v>237</v>
+      </c>
+      <c r="B159" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="C159" s="4" t="s">
+        <v>238</v>
+      </c>
+      <c r="D159" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E159" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M159" s="3"/>
+      <c r="N159" s="3"/>
+      <c r="O159" s="3"/>
+      <c r="P159" s="3"/>
+      <c r="Q159" s="3"/>
+      <c r="R159" s="3"/>
+      <c r="S159" s="3"/>
+    </row>
+    <row r="160" spans="1:19">
+      <c r="A160" s="4" t="s">
+        <v>239</v>
+      </c>
+      <c r="B160" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C160" s="4" t="s">
+        <v>150</v>
+      </c>
+      <c r="D160" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E160" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M160" s="3"/>
+      <c r="N160" s="3"/>
+      <c r="O160" s="3"/>
+      <c r="P160" s="3"/>
+      <c r="Q160" s="3"/>
+      <c r="R160" s="3"/>
+      <c r="S160" s="3"/>
+    </row>
+    <row r="161" spans="1:19">
+      <c r="A161" s="4" t="s">
+        <v>240</v>
+      </c>
+      <c r="B161" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="C161" s="4" t="s">
+        <v>121</v>
+      </c>
+      <c r="D161" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E161" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M161" s="3"/>
+      <c r="N161" s="3"/>
+      <c r="O161" s="3"/>
+      <c r="P161" s="3"/>
+      <c r="Q161" s="3"/>
+      <c r="R161" s="3"/>
+      <c r="S161" s="3"/>
+    </row>
+    <row r="162" spans="1:19">
+      <c r="A162" s="4" t="s">
+        <v>241</v>
+      </c>
+      <c r="B162" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="C162" s="4" t="s">
+        <v>121</v>
+      </c>
+      <c r="D162" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E162" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M162" s="3"/>
+      <c r="N162" s="3"/>
+      <c r="O162" s="3"/>
+      <c r="P162" s="3"/>
+      <c r="Q162" s="3"/>
+      <c r="R162" s="3"/>
+      <c r="S162" s="3"/>
+    </row>
+    <row r="163" spans="1:19">
+      <c r="A163" s="4" t="s">
+        <v>242</v>
+      </c>
+      <c r="B163" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="C163" s="4" t="s">
+        <v>243</v>
+      </c>
+      <c r="D163" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E163" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M163" s="3"/>
+      <c r="N163" s="3"/>
+      <c r="O163" s="3"/>
+      <c r="P163" s="3"/>
+      <c r="Q163" s="3"/>
+      <c r="R163" s="3"/>
+      <c r="S163" s="3"/>
+    </row>
+    <row r="164" spans="1:19">
+      <c r="A164" s="4" t="s">
+        <v>244</v>
+      </c>
+      <c r="B164" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="C164" s="4" t="s">
+        <v>195</v>
+      </c>
+      <c r="D164" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E164" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M164" s="3"/>
+      <c r="N164" s="3"/>
+      <c r="O164" s="3"/>
+      <c r="P164" s="3"/>
+      <c r="Q164" s="3"/>
+      <c r="R164" s="3"/>
+      <c r="S164" s="3"/>
+    </row>
+    <row r="165" spans="1:19">
+      <c r="A165" s="4" t="s">
+        <v>245</v>
+      </c>
+      <c r="B165" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="C165" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="D165" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E165" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M165" s="3"/>
+      <c r="N165" s="3"/>
+      <c r="O165" s="3"/>
+      <c r="P165" s="3"/>
+      <c r="Q165" s="3"/>
+      <c r="R165" s="3"/>
+      <c r="S165" s="3"/>
+    </row>
+    <row r="166" spans="1:19">
+      <c r="A166" s="4" t="s">
+        <v>246</v>
+      </c>
+      <c r="B166" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="C166" s="4" t="s">
+        <v>44</v>
+      </c>
+      <c r="D166" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E166" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M166" s="3"/>
+      <c r="N166" s="3"/>
+      <c r="O166" s="3"/>
+      <c r="P166" s="3"/>
+      <c r="Q166" s="3"/>
+      <c r="R166" s="3"/>
+      <c r="S166" s="3"/>
+    </row>
+    <row r="167" spans="1:19">
+      <c r="A167" s="4" t="s">
+        <v>247</v>
+      </c>
+      <c r="B167" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C167" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="D167" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E167" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M167" s="3"/>
+      <c r="N167" s="3"/>
+      <c r="O167" s="3"/>
+      <c r="P167" s="3"/>
+      <c r="Q167" s="3"/>
+      <c r="R167" s="3"/>
+      <c r="S167" s="3"/>
+    </row>
+    <row r="168" spans="1:19">
+      <c r="A168" s="4" t="s">
+        <v>248</v>
+      </c>
+      <c r="B168" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C168" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="D168" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E168" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M168" s="3"/>
+      <c r="N168" s="3"/>
+      <c r="O168" s="3"/>
+      <c r="P168" s="3"/>
+      <c r="Q168" s="3"/>
+      <c r="R168" s="3"/>
+      <c r="S168" s="3"/>
+    </row>
+    <row r="169" spans="1:19">
+      <c r="A169" s="4" t="s">
+        <v>249</v>
+      </c>
+      <c r="B169" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C169" s="4" t="s">
+        <v>250</v>
+      </c>
+      <c r="D169" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E169" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M169" s="3"/>
+      <c r="N169" s="3"/>
+      <c r="O169" s="3"/>
+      <c r="P169" s="3"/>
+      <c r="Q169" s="3"/>
+      <c r="R169" s="3"/>
+      <c r="S169" s="3"/>
+    </row>
+    <row r="170" spans="1:19">
+      <c r="A170" s="4" t="s">
+        <v>251</v>
+      </c>
+      <c r="B170" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C170" s="4" t="s">
+        <v>150</v>
+      </c>
+      <c r="D170" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E170" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M170" s="3"/>
+      <c r="N170" s="3"/>
+      <c r="O170" s="3"/>
+      <c r="P170" s="3"/>
+      <c r="Q170" s="3"/>
+      <c r="R170" s="3"/>
+      <c r="S170" s="3"/>
+    </row>
+    <row r="171" spans="1:19">
+      <c r="A171" s="4" t="s">
+        <v>252</v>
+      </c>
+      <c r="B171" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C171" s="4" t="s">
+        <v>36</v>
+      </c>
+      <c r="D171" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E171" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M171" s="3"/>
+      <c r="N171" s="3"/>
+      <c r="O171" s="3"/>
+      <c r="P171" s="3"/>
+      <c r="Q171" s="3"/>
+      <c r="R171" s="3"/>
+      <c r="S171" s="3"/>
+    </row>
+    <row r="172" spans="1:19">
+      <c r="A172" s="4" t="s">
+        <v>253</v>
+      </c>
+      <c r="B172" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="C172" s="4" t="s">
+        <v>254</v>
+      </c>
+      <c r="D172" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E172" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M172" s="3"/>
+      <c r="N172" s="3"/>
+      <c r="O172" s="3"/>
+      <c r="P172" s="3"/>
+      <c r="Q172" s="3"/>
+      <c r="R172" s="3"/>
+      <c r="S172" s="3"/>
+    </row>
+    <row r="173" spans="1:19">
+      <c r="A173" s="4" t="s">
+        <v>255</v>
+      </c>
+      <c r="B173" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C173" s="4" t="s">
+        <v>256</v>
+      </c>
+      <c r="D173" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E173" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M173" s="3"/>
+      <c r="N173" s="3"/>
+      <c r="O173" s="3"/>
+      <c r="P173" s="3"/>
+      <c r="Q173" s="3"/>
+      <c r="R173" s="3"/>
+      <c r="S173" s="3"/>
+    </row>
+    <row r="174" spans="1:19">
+      <c r="A174" s="4" t="s">
+        <v>257</v>
+      </c>
+      <c r="B174" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C174" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="D174" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E174" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M174" s="3"/>
+      <c r="N174" s="3"/>
+      <c r="O174" s="3"/>
+      <c r="P174" s="3"/>
+      <c r="Q174" s="3"/>
+      <c r="R174" s="3"/>
+      <c r="S174" s="3"/>
+    </row>
+    <row r="175" spans="1:19">
+      <c r="A175" s="4" t="s">
+        <v>258</v>
+      </c>
+      <c r="B175" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="C175" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="D175" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E175" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M175" s="3"/>
+      <c r="N175" s="3"/>
+      <c r="O175" s="3"/>
+      <c r="P175" s="3"/>
+      <c r="Q175" s="3"/>
+      <c r="R175" s="3"/>
+      <c r="S175" s="3"/>
+    </row>
+    <row r="176" spans="1:19">
+      <c r="A176" s="4" t="s">
+        <v>259</v>
+      </c>
+      <c r="B176" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="C176" s="4" t="s">
+        <v>44</v>
+      </c>
+      <c r="D176" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E176" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M176" s="3"/>
+      <c r="N176" s="3"/>
+      <c r="O176" s="3"/>
+      <c r="P176" s="3"/>
+      <c r="Q176" s="3"/>
+      <c r="R176" s="3"/>
+      <c r="S176" s="3"/>
+    </row>
+    <row r="177" spans="1:19">
+      <c r="A177" s="4" t="s">
+        <v>260</v>
+      </c>
+      <c r="B177" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C177" s="4" t="s">
+        <v>174</v>
+      </c>
+      <c r="D177" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E177" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M177" s="3"/>
+      <c r="N177" s="3"/>
+      <c r="O177" s="3"/>
+      <c r="P177" s="3"/>
+      <c r="Q177" s="3"/>
+      <c r="R177" s="3"/>
+      <c r="S177" s="3"/>
+    </row>
+    <row r="178" spans="1:19">
+      <c r="A178" s="4" t="s">
+        <v>261</v>
+      </c>
+      <c r="B178" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C178" s="4" t="s">
+        <v>209</v>
+      </c>
+      <c r="D178" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E178" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M178" s="3"/>
+      <c r="N178" s="3"/>
+      <c r="O178" s="3"/>
+      <c r="P178" s="3"/>
+      <c r="Q178" s="3"/>
+      <c r="R178" s="3"/>
+      <c r="S178" s="3"/>
+    </row>
+    <row r="179" spans="1:19">
+      <c r="A179" s="4" t="s">
+        <v>262</v>
+      </c>
+      <c r="B179" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="C179" s="4" t="s">
+        <v>101</v>
+      </c>
+      <c r="D179" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E179" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M179" s="3"/>
+      <c r="N179" s="3"/>
+      <c r="O179" s="3"/>
+      <c r="P179" s="3"/>
+      <c r="Q179" s="3"/>
+      <c r="R179" s="3"/>
+      <c r="S179" s="3"/>
+    </row>
+    <row r="180" spans="1:19">
+      <c r="A180" s="4" t="s">
+        <v>263</v>
+      </c>
+      <c r="B180" s="4" t="s">
+        <v>264</v>
+      </c>
+      <c r="C180" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="D180" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E180" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M180" s="3"/>
+      <c r="N180" s="3"/>
+      <c r="O180" s="3"/>
+      <c r="P180" s="3"/>
+      <c r="Q180" s="3"/>
+      <c r="R180" s="3"/>
+      <c r="S180" s="3"/>
+    </row>
+    <row r="181" spans="1:19">
+      <c r="A181" s="4" t="s">
+        <v>265</v>
+      </c>
+      <c r="B181" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C181" s="4" t="s">
+        <v>266</v>
+      </c>
+      <c r="D181" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E181" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M181" s="3"/>
+      <c r="N181" s="3"/>
+      <c r="O181" s="3"/>
+      <c r="P181" s="3"/>
+      <c r="Q181" s="3"/>
+      <c r="R181" s="3"/>
+      <c r="S181" s="3"/>
+    </row>
+    <row r="182" spans="1:19">
+      <c r="A182" s="4" t="s">
+        <v>267</v>
+      </c>
+      <c r="B182" s="4" t="s">
+        <v>264</v>
+      </c>
+      <c r="C182" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="D182" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E182" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M182" s="3"/>
+      <c r="N182" s="3"/>
+      <c r="O182" s="3"/>
+      <c r="P182" s="3"/>
+      <c r="Q182" s="3"/>
+      <c r="R182" s="3"/>
+      <c r="S182" s="3"/>
+    </row>
+    <row r="183" spans="1:19">
+      <c r="A183" s="4" t="s">
+        <v>268</v>
+      </c>
+      <c r="B183" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C183" s="4" t="s">
+        <v>269</v>
+      </c>
+      <c r="D183" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E183" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M183" s="3"/>
+      <c r="N183" s="3"/>
+      <c r="O183" s="3"/>
+      <c r="P183" s="3"/>
+      <c r="Q183" s="3"/>
+      <c r="R183" s="3"/>
+      <c r="S183" s="3"/>
+    </row>
+    <row r="184" spans="1:19">
+      <c r="A184" s="4" t="s">
+        <v>270</v>
+      </c>
+      <c r="B184" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C184" s="4" t="s">
+        <v>139</v>
+      </c>
+      <c r="D184" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E184" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M184" s="3"/>
+      <c r="N184" s="3"/>
+      <c r="O184" s="3"/>
+      <c r="P184" s="3"/>
+      <c r="Q184" s="3"/>
+      <c r="R184" s="3"/>
+      <c r="S184" s="3"/>
+    </row>
+    <row r="185" spans="1:19">
+      <c r="A185" s="4" t="s">
+        <v>271</v>
+      </c>
+      <c r="B185" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="C185" s="4" t="s">
+        <v>128</v>
+      </c>
+      <c r="D185" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E185" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M185" s="3"/>
+      <c r="N185" s="3"/>
+      <c r="O185" s="3"/>
+      <c r="P185" s="3"/>
+      <c r="Q185" s="3"/>
+      <c r="R185" s="3"/>
+      <c r="S185" s="3"/>
+    </row>
+    <row r="186" spans="1:19">
+      <c r="A186" s="4" t="s">
+        <v>272</v>
+      </c>
+      <c r="B186" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="C186" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="D186" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E186" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M186" s="3"/>
+      <c r="N186" s="3"/>
+      <c r="O186" s="3"/>
+      <c r="P186" s="3"/>
+      <c r="Q186" s="3"/>
+      <c r="R186" s="3"/>
+      <c r="S186" s="3"/>
+    </row>
+    <row r="187" spans="1:19">
+      <c r="A187" s="4" t="s">
+        <v>273</v>
+      </c>
+      <c r="B187" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="C187" s="4" t="s">
+        <v>157</v>
+      </c>
+      <c r="D187" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E187" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M187" s="3"/>
+      <c r="N187" s="3"/>
+      <c r="O187" s="3"/>
+      <c r="P187" s="3"/>
+      <c r="Q187" s="3"/>
+      <c r="R187" s="3"/>
+      <c r="S187" s="3"/>
+    </row>
+    <row r="188" spans="1:19">
+      <c r="A188" s="4" t="s">
+        <v>274</v>
+      </c>
+      <c r="B188" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="C188" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="D188" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E188" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M188" s="3"/>
+      <c r="N188" s="3"/>
+      <c r="O188" s="3"/>
+      <c r="P188" s="3"/>
+      <c r="Q188" s="3"/>
+      <c r="R188" s="3"/>
+      <c r="S188" s="3"/>
+    </row>
+    <row r="189" spans="1:19">
+      <c r="A189" s="4" t="s">
+        <v>275</v>
+      </c>
+      <c r="B189" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C189" s="4" t="s">
+        <v>228</v>
+      </c>
+      <c r="D189" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E189" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M189" s="3"/>
+      <c r="N189" s="3"/>
+      <c r="O189" s="3"/>
+      <c r="P189" s="3"/>
+      <c r="Q189" s="3"/>
+      <c r="R189" s="3"/>
+      <c r="S189" s="3"/>
+    </row>
+    <row r="190" spans="1:19">
+      <c r="A190" s="4" t="s">
+        <v>276</v>
+      </c>
+      <c r="B190" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C190" s="4" t="s">
+        <v>25</v>
+      </c>
+      <c r="D190" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E190" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M190" s="3"/>
+      <c r="N190" s="3"/>
+      <c r="O190" s="3"/>
+      <c r="P190" s="3"/>
+      <c r="Q190" s="3"/>
+      <c r="R190" s="3"/>
+      <c r="S190" s="3"/>
+    </row>
+    <row r="191" spans="1:19">
+      <c r="A191" s="4" t="s">
+        <v>277</v>
+      </c>
+      <c r="B191" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C191" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="D191" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E191" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M191" s="3"/>
+      <c r="N191" s="3"/>
+      <c r="O191" s="3"/>
+      <c r="P191" s="3"/>
+      <c r="Q191" s="3"/>
+      <c r="R191" s="3"/>
+      <c r="S191" s="3"/>
+    </row>
+    <row r="192" spans="1:19">
+      <c r="A192" s="4" t="s">
+        <v>278</v>
+      </c>
+      <c r="B192" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C192" s="4" t="s">
+        <v>214</v>
+      </c>
+      <c r="D192" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E192" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M192" s="3"/>
+      <c r="N192" s="3"/>
+      <c r="O192" s="3"/>
+      <c r="P192" s="3"/>
+      <c r="Q192" s="3"/>
+      <c r="R192" s="3"/>
+      <c r="S192" s="3"/>
+    </row>
+    <row r="193" spans="1:19">
+      <c r="A193" s="4" t="s">
+        <v>279</v>
+      </c>
+      <c r="B193" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C193" s="4" t="s">
+        <v>31</v>
+      </c>
+      <c r="D193" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E193" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M193" s="3"/>
+      <c r="N193" s="3"/>
+      <c r="O193" s="3"/>
+      <c r="P193" s="3"/>
+      <c r="Q193" s="3"/>
+      <c r="R193" s="3"/>
+      <c r="S193" s="3"/>
+    </row>
+    <row r="194" spans="1:19">
+      <c r="A194" s="4" t="s">
+        <v>280</v>
+      </c>
+      <c r="B194" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C194" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="D194" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E194" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M194" s="3"/>
+      <c r="N194" s="3"/>
+      <c r="O194" s="3"/>
+      <c r="P194" s="3"/>
+      <c r="Q194" s="3"/>
+      <c r="R194" s="3"/>
+      <c r="S194" s="3"/>
+    </row>
+    <row r="195" spans="1:19">
+      <c r="A195" s="4" t="s">
+        <v>281</v>
+      </c>
+      <c r="B195" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C195" s="4" t="s">
+        <v>282</v>
+      </c>
+      <c r="D195" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E195" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M195" s="3"/>
+      <c r="N195" s="3"/>
+      <c r="O195" s="3"/>
+      <c r="P195" s="3"/>
+      <c r="Q195" s="3"/>
+      <c r="R195" s="3"/>
+      <c r="S195" s="3"/>
+    </row>
+    <row r="196" spans="1:19">
+      <c r="A196" s="4" t="s">
+        <v>283</v>
+      </c>
+      <c r="B196" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C196" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="D196" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E196" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M196" s="3"/>
+      <c r="N196" s="3"/>
+      <c r="O196" s="3"/>
+      <c r="P196" s="3"/>
+      <c r="Q196" s="3"/>
+      <c r="R196" s="3"/>
+      <c r="S196" s="3"/>
+    </row>
+    <row r="197" spans="1:19">
+      <c r="A197" s="4" t="s">
+        <v>284</v>
+      </c>
+      <c r="B197" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C197" s="4" t="s">
+        <v>114</v>
+      </c>
+      <c r="D197" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E197" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M197" s="3"/>
+      <c r="N197" s="3"/>
+      <c r="O197" s="3"/>
+      <c r="P197" s="3"/>
+      <c r="Q197" s="3"/>
+      <c r="R197" s="3"/>
+      <c r="S197" s="3"/>
+    </row>
+    <row r="198" spans="1:19">
+      <c r="A198" s="4" t="s">
+        <v>285</v>
+      </c>
+      <c r="B198" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C198" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="D198" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E198" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M198" s="3"/>
+      <c r="N198" s="3"/>
+      <c r="O198" s="3"/>
+      <c r="P198" s="3"/>
+      <c r="Q198" s="3"/>
+      <c r="R198" s="3"/>
+      <c r="S198" s="3"/>
+    </row>
+    <row r="199" spans="1:19">
+      <c r="A199" s="4" t="s">
+        <v>286</v>
+      </c>
+      <c r="B199" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="C199" s="4" t="s">
+        <v>111</v>
+      </c>
+      <c r="D199" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E199" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M199" s="3"/>
+      <c r="N199" s="3"/>
+      <c r="O199" s="3"/>
+      <c r="P199" s="3"/>
+      <c r="Q199" s="3"/>
+      <c r="R199" s="3"/>
+      <c r="S199" s="3"/>
+    </row>
+    <row r="200" spans="1:19">
+      <c r="A200" s="4" t="s">
+        <v>287</v>
+      </c>
+      <c r="B200" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C200" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="D200" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E200" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M200" s="3"/>
+      <c r="N200" s="3"/>
+      <c r="O200" s="3"/>
+      <c r="P200" s="3"/>
+      <c r="Q200" s="3"/>
+      <c r="R200" s="3"/>
+      <c r="S200" s="3"/>
+    </row>
+    <row r="201" spans="1:19">
+      <c r="A201" s="4" t="s">
+        <v>288</v>
+      </c>
+      <c r="B201" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C201" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="D201" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E201" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M201" s="3"/>
+      <c r="N201" s="3"/>
+      <c r="O201" s="3"/>
+      <c r="P201" s="3"/>
+      <c r="Q201" s="3"/>
+      <c r="R201" s="3"/>
+      <c r="S201" s="3"/>
+    </row>
+    <row r="202" spans="1:19">
+      <c r="A202" s="4" t="s">
+        <v>289</v>
+      </c>
+      <c r="B202" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="C202" s="4" t="s">
+        <v>44</v>
+      </c>
+      <c r="D202" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E202" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M202" s="3"/>
+      <c r="N202" s="3"/>
+      <c r="O202" s="3"/>
+      <c r="P202" s="3"/>
+      <c r="Q202" s="3"/>
+      <c r="R202" s="3"/>
+      <c r="S202" s="3"/>
+    </row>
+    <row r="203" spans="1:19">
+      <c r="A203" s="4" t="s">
+        <v>290</v>
+      </c>
+      <c r="B203" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C203" s="4" t="s">
+        <v>291</v>
+      </c>
+      <c r="D203" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E203" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M203" s="3"/>
+      <c r="N203" s="3"/>
+      <c r="O203" s="3"/>
+      <c r="P203" s="3"/>
+      <c r="Q203" s="3"/>
+      <c r="R203" s="3"/>
+      <c r="S203" s="3"/>
+    </row>
+    <row r="204" spans="1:19">
+      <c r="A204" s="4" t="s">
+        <v>292</v>
+      </c>
+      <c r="B204" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C204" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="D204" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E204" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M204" s="3"/>
+      <c r="N204" s="3"/>
+      <c r="O204" s="3"/>
+      <c r="P204" s="3"/>
+      <c r="Q204" s="3"/>
+      <c r="R204" s="3"/>
+      <c r="S204" s="3"/>
+    </row>
+    <row r="205" spans="1:19">
+      <c r="A205" s="4" t="s">
+        <v>293</v>
+      </c>
+      <c r="B205" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C205" s="4" t="s">
+        <v>31</v>
+      </c>
+      <c r="D205" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E205" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M205" s="3"/>
+      <c r="N205" s="3"/>
+      <c r="O205" s="3"/>
+      <c r="P205" s="3"/>
+      <c r="Q205" s="3"/>
+      <c r="R205" s="3"/>
+      <c r="S205" s="3"/>
+    </row>
+    <row r="206" spans="1:19">
+      <c r="A206" s="4" t="s">
+        <v>294</v>
+      </c>
+      <c r="B206" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C206" s="4" t="s">
+        <v>225</v>
+      </c>
+      <c r="D206" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E206" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M206" s="3"/>
+      <c r="N206" s="3"/>
+      <c r="O206" s="3"/>
+      <c r="P206" s="3"/>
+      <c r="Q206" s="3"/>
+      <c r="R206" s="3"/>
+      <c r="S206" s="3"/>
+    </row>
+    <row r="207" spans="1:19">
+      <c r="A207" s="4" t="s">
+        <v>295</v>
+      </c>
+      <c r="B207" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="C207" s="4" t="s">
+        <v>137</v>
+      </c>
+      <c r="D207" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E207" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M207" s="3"/>
+      <c r="N207" s="3"/>
+      <c r="O207" s="3"/>
+      <c r="P207" s="3"/>
+      <c r="Q207" s="3"/>
+      <c r="R207" s="3"/>
+      <c r="S207" s="3"/>
+    </row>
+    <row r="208" spans="1:19">
+      <c r="A208" s="4" t="s">
+        <v>296</v>
+      </c>
+      <c r="B208" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C208" s="4" t="s">
+        <v>297</v>
+      </c>
+      <c r="D208" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E208" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M208" s="3"/>
+      <c r="N208" s="3"/>
+      <c r="O208" s="3"/>
+      <c r="P208" s="3"/>
+      <c r="Q208" s="3"/>
+      <c r="R208" s="3"/>
+      <c r="S208" s="3"/>
+    </row>
+    <row r="209" spans="1:19">
+      <c r="A209" s="4" t="s">
+        <v>298</v>
+      </c>
+      <c r="B209" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C209" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="D209" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E209" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M209" s="3"/>
+      <c r="N209" s="3"/>
+      <c r="O209" s="3"/>
+      <c r="P209" s="3"/>
+      <c r="Q209" s="3"/>
+      <c r="R209" s="3"/>
+      <c r="S209" s="3"/>
+    </row>
+    <row r="210" spans="1:19">
+      <c r="A210" s="4" t="s">
+        <v>299</v>
+      </c>
+      <c r="B210" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="C210" s="4" t="s">
+        <v>128</v>
+      </c>
+      <c r="D210" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E210" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M210" s="3"/>
+      <c r="N210" s="3"/>
+      <c r="O210" s="3"/>
+      <c r="P210" s="3"/>
+      <c r="Q210" s="3"/>
+      <c r="R210" s="3"/>
+      <c r="S210" s="3"/>
+    </row>
+    <row r="211" spans="1:19">
+      <c r="A211" s="4" t="s">
+        <v>300</v>
+      </c>
+      <c r="B211" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C211" s="4" t="s">
+        <v>165</v>
+      </c>
+      <c r="D211" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E211" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M211" s="3"/>
+      <c r="N211" s="3"/>
+      <c r="O211" s="3"/>
+      <c r="P211" s="3"/>
+      <c r="Q211" s="3"/>
+      <c r="R211" s="3"/>
+      <c r="S211" s="3"/>
+    </row>
+    <row r="212" spans="1:19">
+      <c r="A212" s="4" t="s">
+        <v>301</v>
+      </c>
+      <c r="B212" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="C212" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="D212" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E212" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M212" s="3"/>
+      <c r="N212" s="3"/>
+      <c r="O212" s="3"/>
+      <c r="P212" s="3"/>
+      <c r="Q212" s="3"/>
+      <c r="R212" s="3"/>
+      <c r="S212" s="3"/>
+    </row>
+    <row r="213" spans="1:19">
+      <c r="A213" s="4" t="s">
+        <v>302</v>
+      </c>
+      <c r="B213" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C213" s="4" t="s">
+        <v>137</v>
+      </c>
+      <c r="D213" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E213" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M213" s="3"/>
+      <c r="N213" s="3"/>
+      <c r="O213" s="3"/>
+      <c r="P213" s="3"/>
+      <c r="Q213" s="3"/>
+      <c r="R213" s="3"/>
+      <c r="S213" s="3"/>
+    </row>
+    <row r="214" spans="1:19">
+      <c r="A214" s="4" t="s">
+        <v>303</v>
+      </c>
+      <c r="B214" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C214" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="D214" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E214" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M214" s="3"/>
+      <c r="N214" s="3"/>
+      <c r="O214" s="3"/>
+      <c r="P214" s="3"/>
+      <c r="Q214" s="3"/>
+      <c r="R214" s="3"/>
+      <c r="S214" s="3"/>
+    </row>
+    <row r="215" spans="1:19">
+      <c r="A215" s="4" t="s">
+        <v>304</v>
+      </c>
+      <c r="B215" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="C215" s="4" t="s">
+        <v>228</v>
+      </c>
+      <c r="D215" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E215" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M215" s="3"/>
+      <c r="N215" s="3"/>
+      <c r="O215" s="3"/>
+      <c r="P215" s="3"/>
+      <c r="Q215" s="3"/>
+      <c r="R215" s="3"/>
+      <c r="S215" s="3"/>
+    </row>
+    <row r="216" spans="1:19">
+      <c r="A216" s="4" t="s">
+        <v>305</v>
+      </c>
+      <c r="B216" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C216" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="D216" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E216" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M216" s="3"/>
+      <c r="N216" s="3"/>
+      <c r="O216" s="3"/>
+      <c r="P216" s="3"/>
+      <c r="Q216" s="3"/>
+      <c r="R216" s="3"/>
+      <c r="S216" s="3"/>
+    </row>
+    <row r="217" spans="1:19">
+      <c r="A217" s="4" t="s">
+        <v>306</v>
+      </c>
+      <c r="B217" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C217" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="D217" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E217" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M217" s="3"/>
+      <c r="N217" s="3"/>
+      <c r="O217" s="3"/>
+      <c r="P217" s="3"/>
+      <c r="Q217" s="3"/>
+      <c r="R217" s="3"/>
+      <c r="S217" s="3"/>
+    </row>
+    <row r="218" spans="1:19">
+      <c r="A218" s="4" t="s">
+        <v>307</v>
+      </c>
+      <c r="B218" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="C218" s="4" t="s">
+        <v>195</v>
+      </c>
+      <c r="D218" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E218" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M218" s="3"/>
+      <c r="N218" s="3"/>
+      <c r="O218" s="3"/>
+      <c r="P218" s="3"/>
+      <c r="Q218" s="3"/>
+      <c r="R218" s="3"/>
+      <c r="S218" s="3"/>
+    </row>
+    <row r="219" spans="1:19">
+      <c r="A219" s="4" t="s">
+        <v>308</v>
+      </c>
+      <c r="B219" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C219" s="4" t="s">
+        <v>31</v>
+      </c>
+      <c r="D219" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E219" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M219" s="3"/>
+      <c r="N219" s="3"/>
+      <c r="O219" s="3"/>
+      <c r="P219" s="3"/>
+      <c r="Q219" s="3"/>
+      <c r="R219" s="3"/>
+      <c r="S219" s="3"/>
+    </row>
+    <row r="220" spans="1:19">
+      <c r="A220" s="4" t="s">
+        <v>309</v>
+      </c>
+      <c r="B220" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C220" s="4" t="s">
+        <v>232</v>
+      </c>
+      <c r="D220" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E220" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M220" s="3"/>
+      <c r="N220" s="3"/>
+      <c r="O220" s="3"/>
+      <c r="P220" s="3"/>
+      <c r="Q220" s="3"/>
+      <c r="R220" s="3"/>
+      <c r="S220" s="3"/>
+    </row>
+    <row r="221" spans="1:19">
+      <c r="A221" s="4" t="s">
+        <v>310</v>
+      </c>
+      <c r="B221" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C221" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="D221" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E221" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M221" s="3"/>
+      <c r="N221" s="3"/>
+      <c r="O221" s="3"/>
+      <c r="P221" s="3"/>
+      <c r="Q221" s="3"/>
+      <c r="R221" s="3"/>
+      <c r="S221" s="3"/>
+    </row>
+    <row r="222" spans="1:19">
+      <c r="A222" s="4" t="s">
+        <v>311</v>
+      </c>
+      <c r="B222" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C222" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="D222" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E222" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M222" s="3"/>
+      <c r="N222" s="3"/>
+      <c r="O222" s="3"/>
+      <c r="P222" s="3"/>
+      <c r="Q222" s="3"/>
+      <c r="R222" s="3"/>
+      <c r="S222" s="3"/>
+    </row>
+    <row r="223" spans="1:19">
+      <c r="A223" s="4" t="s">
+        <v>312</v>
+      </c>
+      <c r="B223" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C223" s="4" t="s">
+        <v>313</v>
+      </c>
+      <c r="D223" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E223" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M223" s="3"/>
+      <c r="N223" s="3"/>
+      <c r="O223" s="3"/>
+      <c r="P223" s="3"/>
+      <c r="Q223" s="3"/>
+      <c r="R223" s="3"/>
+      <c r="S223" s="3"/>
+    </row>
+    <row r="224" spans="1:19">
+      <c r="A224" s="4" t="s">
+        <v>314</v>
+      </c>
+      <c r="B224" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C224" s="4" t="s">
+        <v>178</v>
+      </c>
+      <c r="D224" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E224" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M224" s="3"/>
+      <c r="N224" s="3"/>
+      <c r="O224" s="3"/>
+      <c r="P224" s="3"/>
+      <c r="Q224" s="3"/>
+      <c r="R224" s="3"/>
+      <c r="S224" s="3"/>
+    </row>
+    <row r="225" spans="1:19">
+      <c r="A225" s="4" t="s">
+        <v>315</v>
+      </c>
+      <c r="B225" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C225" s="4" t="s">
+        <v>316</v>
+      </c>
+      <c r="D225" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E225" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M225" s="3"/>
+      <c r="N225" s="3"/>
+      <c r="O225" s="3"/>
+      <c r="P225" s="3"/>
+      <c r="Q225" s="3"/>
+      <c r="R225" s="3"/>
+      <c r="S225" s="3"/>
+    </row>
+    <row r="226" spans="1:19">
+      <c r="A226" s="4" t="s">
+        <v>317</v>
+      </c>
+      <c r="B226" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C226" s="4" t="s">
+        <v>318</v>
+      </c>
+      <c r="D226" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E226" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M226" s="3"/>
+      <c r="N226" s="3"/>
+      <c r="O226" s="3"/>
+      <c r="P226" s="3"/>
+      <c r="Q226" s="3"/>
+      <c r="R226" s="3"/>
+      <c r="S226" s="3"/>
+    </row>
+    <row r="227" spans="1:19">
+      <c r="A227" s="4" t="s">
+        <v>319</v>
+      </c>
+      <c r="B227" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C227" s="4" t="s">
+        <v>214</v>
+      </c>
+      <c r="D227" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E227" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M227" s="3"/>
+      <c r="N227" s="3"/>
+      <c r="O227" s="3"/>
+      <c r="P227" s="3"/>
+      <c r="Q227" s="3"/>
+      <c r="R227" s="3"/>
+      <c r="S227" s="3"/>
+    </row>
+    <row r="228" spans="1:19">
+      <c r="A228" s="4" t="s">
+        <v>320</v>
+      </c>
+      <c r="B228" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="C228" s="4" t="s">
+        <v>238</v>
+      </c>
+      <c r="D228" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E228" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M228" s="3"/>
+      <c r="N228" s="3"/>
+      <c r="O228" s="3"/>
+      <c r="P228" s="3"/>
+      <c r="Q228" s="3"/>
+      <c r="R228" s="3"/>
+      <c r="S228" s="3"/>
+    </row>
+    <row r="229" spans="1:19">
+      <c r="A229" s="4" t="s">
+        <v>321</v>
+      </c>
+      <c r="B229" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C229" s="4" t="s">
+        <v>318</v>
+      </c>
+      <c r="D229" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E229" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M229" s="3"/>
+      <c r="N229" s="3"/>
+      <c r="O229" s="3"/>
+      <c r="P229" s="3"/>
+      <c r="Q229" s="3"/>
+      <c r="R229" s="3"/>
+      <c r="S229" s="3"/>
+    </row>
+    <row r="230" spans="1:19">
+      <c r="A230" s="4" t="s">
+        <v>322</v>
+      </c>
+      <c r="B230" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="C230" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="D230" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E230" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M230" s="3"/>
+      <c r="N230" s="3"/>
+      <c r="O230" s="3"/>
+      <c r="P230" s="3"/>
+      <c r="Q230" s="3"/>
+      <c r="R230" s="3"/>
+      <c r="S230" s="3"/>
+    </row>
+    <row r="231" spans="1:19">
+      <c r="A231" s="4" t="s">
+        <v>323</v>
+      </c>
+      <c r="B231" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="C231" s="4" t="s">
+        <v>44</v>
+      </c>
+      <c r="D231" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E231" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M231" s="3"/>
+      <c r="N231" s="3"/>
+      <c r="O231" s="3"/>
+      <c r="P231" s="3"/>
+      <c r="Q231" s="3"/>
+      <c r="R231" s="3"/>
+      <c r="S231" s="3"/>
+    </row>
+    <row r="232" spans="1:19">
+      <c r="A232" s="4" t="s">
+        <v>324</v>
+      </c>
+      <c r="B232" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C232" s="4" t="s">
+        <v>25</v>
+      </c>
+      <c r="D232" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E232" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M232" s="3"/>
+      <c r="N232" s="3"/>
+      <c r="O232" s="3"/>
+      <c r="P232" s="3"/>
+      <c r="Q232" s="3"/>
+      <c r="R232" s="3"/>
+      <c r="S232" s="3"/>
+    </row>
+    <row r="233" spans="1:19">
+      <c r="A233" s="4" t="s">
+        <v>325</v>
+      </c>
+      <c r="B233" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C233" s="4" t="s">
+        <v>21</v>
+      </c>
+      <c r="D233" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E233" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M233" s="3"/>
+      <c r="N233" s="3"/>
+      <c r="O233" s="3"/>
+      <c r="P233" s="3"/>
+      <c r="Q233" s="3"/>
+      <c r="R233" s="3"/>
+      <c r="S233" s="3"/>
+    </row>
+    <row r="234" spans="1:19">
+      <c r="A234" s="4" t="s">
+        <v>326</v>
+      </c>
+      <c r="B234" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="C234" s="4" t="s">
+        <v>44</v>
+      </c>
+      <c r="D234" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E234" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M234" s="3"/>
+      <c r="N234" s="3"/>
+      <c r="O234" s="3"/>
+      <c r="P234" s="3"/>
+      <c r="Q234" s="3"/>
+      <c r="R234" s="3"/>
+      <c r="S234" s="3"/>
+    </row>
+    <row r="235" spans="1:19">
+      <c r="A235" s="4" t="s">
+        <v>327</v>
+      </c>
+      <c r="B235" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="C235" s="4" t="s">
+        <v>328</v>
+      </c>
+      <c r="D235" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E235" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M235" s="3"/>
+      <c r="N235" s="3"/>
+      <c r="O235" s="3"/>
+      <c r="P235" s="3"/>
+      <c r="Q235" s="3"/>
+      <c r="R235" s="3"/>
+      <c r="S235" s="3"/>
+    </row>
+    <row r="236" spans="1:19">
+      <c r="A236" s="4" t="s">
+        <v>329</v>
+      </c>
+      <c r="B236" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C236" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="D236" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E236" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M236" s="3"/>
+      <c r="N236" s="3"/>
+      <c r="O236" s="3"/>
+      <c r="P236" s="3"/>
+      <c r="Q236" s="3"/>
+      <c r="R236" s="3"/>
+      <c r="S236" s="3"/>
+    </row>
+    <row r="237" spans="1:19">
+      <c r="A237" s="4" t="s">
+        <v>330</v>
+      </c>
+      <c r="B237" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C237" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="D237" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E237" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M237" s="3"/>
+      <c r="N237" s="3"/>
+      <c r="O237" s="3"/>
+      <c r="P237" s="3"/>
+      <c r="Q237" s="3"/>
+      <c r="R237" s="3"/>
+      <c r="S237" s="3"/>
+    </row>
+    <row r="238" spans="1:19">
+      <c r="A238" s="4" t="s">
+        <v>331</v>
+      </c>
+      <c r="B238" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="C238" s="4" t="s">
+        <v>137</v>
+      </c>
+      <c r="D238" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E238" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M238" s="3"/>
+      <c r="N238" s="3"/>
+      <c r="O238" s="3"/>
+      <c r="P238" s="3"/>
+      <c r="Q238" s="3"/>
+      <c r="R238" s="3"/>
+      <c r="S238" s="3"/>
+    </row>
+    <row r="239" spans="1:19">
+      <c r="A239" s="4" t="s">
+        <v>332</v>
+      </c>
+      <c r="B239" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C239" s="4" t="s">
+        <v>333</v>
+      </c>
+      <c r="D239" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E239" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M239" s="3"/>
+      <c r="N239" s="3"/>
+      <c r="O239" s="3"/>
+      <c r="P239" s="3"/>
+      <c r="Q239" s="3"/>
+      <c r="R239" s="3"/>
+      <c r="S239" s="3"/>
+    </row>
+    <row r="240" spans="1:19">
+      <c r="A240" s="4" t="s">
+        <v>334</v>
+      </c>
+      <c r="B240" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C240" s="4" t="s">
+        <v>335</v>
+      </c>
+      <c r="D240" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E240" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M240" s="3"/>
+      <c r="N240" s="3"/>
+      <c r="O240" s="3"/>
+      <c r="P240" s="3"/>
+      <c r="Q240" s="3"/>
+      <c r="R240" s="3"/>
+      <c r="S240" s="3"/>
+    </row>
+    <row r="241" spans="1:19">
+      <c r="A241" s="4" t="s">
+        <v>336</v>
+      </c>
+      <c r="B241" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C241" s="4" t="s">
+        <v>218</v>
+      </c>
+      <c r="D241" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E241" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M241" s="3"/>
+      <c r="N241" s="3"/>
+      <c r="O241" s="3"/>
+      <c r="P241" s="3"/>
+      <c r="Q241" s="3"/>
+      <c r="R241" s="3"/>
+      <c r="S241" s="3"/>
+    </row>
+    <row r="242" spans="1:19">
+      <c r="A242" s="4" t="s">
+        <v>337</v>
+      </c>
+      <c r="B242" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C242" s="4" t="s">
+        <v>338</v>
+      </c>
+      <c r="D242" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E242" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M242" s="3"/>
+      <c r="N242" s="3"/>
+      <c r="O242" s="3"/>
+      <c r="P242" s="3"/>
+      <c r="Q242" s="3"/>
+      <c r="R242" s="3"/>
+      <c r="S242" s="3"/>
+    </row>
+    <row r="243" spans="1:19">
+      <c r="A243" s="4" t="s">
+        <v>339</v>
+      </c>
+      <c r="B243" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C243" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="D243" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E243" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M243" s="3"/>
+      <c r="N243" s="3"/>
+      <c r="O243" s="3"/>
+      <c r="P243" s="3"/>
+      <c r="Q243" s="3"/>
+      <c r="R243" s="3"/>
+      <c r="S243" s="3"/>
+    </row>
+    <row r="244" spans="1:19">
+      <c r="A244" s="4" t="s">
+        <v>340</v>
+      </c>
+      <c r="B244" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C244" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="D244" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E244" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M244" s="3"/>
+      <c r="N244" s="3"/>
+      <c r="O244" s="3"/>
+      <c r="P244" s="3"/>
+      <c r="Q244" s="3"/>
+      <c r="R244" s="3"/>
+      <c r="S244" s="3"/>
+    </row>
+    <row r="245" spans="1:19">
+      <c r="A245" s="4" t="s">
+        <v>341</v>
+      </c>
+      <c r="B245" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="C245" s="4" t="s">
+        <v>101</v>
+      </c>
+      <c r="D245" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E245" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M245" s="3"/>
+      <c r="N245" s="3"/>
+      <c r="O245" s="3"/>
+      <c r="P245" s="3"/>
+      <c r="Q245" s="3"/>
+      <c r="R245" s="3"/>
+      <c r="S245" s="3"/>
+    </row>
+    <row r="246" spans="1:19">
+      <c r="A246" s="4" t="s">
+        <v>342</v>
+      </c>
+      <c r="B246" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C246" s="4" t="s">
+        <v>343</v>
+      </c>
+      <c r="D246" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E246" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M246" s="3"/>
+      <c r="N246" s="3"/>
+      <c r="O246" s="3"/>
+      <c r="P246" s="3"/>
+      <c r="Q246" s="3"/>
+      <c r="R246" s="3"/>
+      <c r="S246" s="3"/>
+    </row>
+    <row r="247" spans="1:19">
+      <c r="A247" s="4" t="s">
+        <v>344</v>
+      </c>
+      <c r="B247" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C247" s="4" t="s">
+        <v>178</v>
+      </c>
+      <c r="D247" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E247" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M247" s="3"/>
+      <c r="N247" s="3"/>
+      <c r="O247" s="3"/>
+      <c r="P247" s="3"/>
+      <c r="Q247" s="3"/>
+      <c r="R247" s="3"/>
+      <c r="S247" s="3"/>
+    </row>
+    <row r="248" spans="1:19">
+      <c r="A248" s="4" t="s">
+        <v>345</v>
+      </c>
+      <c r="B248" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C248" s="4" t="s">
+        <v>250</v>
+      </c>
+      <c r="D248" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E248" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M248" s="3"/>
+      <c r="N248" s="3"/>
+      <c r="O248" s="3"/>
+      <c r="P248" s="3"/>
+      <c r="Q248" s="3"/>
+      <c r="R248" s="3"/>
+      <c r="S248" s="3"/>
+    </row>
+    <row r="249" spans="1:19">
+      <c r="A249" s="4" t="s">
+        <v>346</v>
+      </c>
+      <c r="B249" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C249" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="D249" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E249" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M249" s="3"/>
+      <c r="N249" s="3"/>
+      <c r="O249" s="3"/>
+      <c r="P249" s="3"/>
+      <c r="Q249" s="3"/>
+      <c r="R249" s="3"/>
+      <c r="S249" s="3"/>
+    </row>
+    <row r="250" spans="1:19">
+      <c r="A250" s="4" t="s">
+        <v>347</v>
+      </c>
+      <c r="B250" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C250" s="4" t="s">
+        <v>348</v>
+      </c>
+      <c r="D250" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E250" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M250" s="3"/>
+      <c r="N250" s="3"/>
+      <c r="O250" s="3"/>
+      <c r="P250" s="3"/>
+      <c r="Q250" s="3"/>
+      <c r="R250" s="3"/>
+      <c r="S250" s="3"/>
+    </row>
+    <row r="251" spans="1:19">
+      <c r="A251" s="4" t="s">
+        <v>349</v>
+      </c>
+      <c r="B251" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C251" s="4" t="s">
+        <v>266</v>
+      </c>
+      <c r="D251" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E251" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M251" s="3"/>
+      <c r="N251" s="3"/>
+      <c r="O251" s="3"/>
+      <c r="P251" s="3"/>
+      <c r="Q251" s="3"/>
+      <c r="R251" s="3"/>
+      <c r="S251" s="3"/>
+    </row>
+    <row r="252" spans="1:19">
+      <c r="A252" s="4" t="s">
+        <v>350</v>
+      </c>
+      <c r="B252" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C252" s="4" t="s">
+        <v>178</v>
+      </c>
+      <c r="D252" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E252" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M252" s="3"/>
+      <c r="N252" s="3"/>
+      <c r="O252" s="3"/>
+      <c r="P252" s="3"/>
+      <c r="Q252" s="3"/>
+      <c r="R252" s="3"/>
+      <c r="S252" s="3"/>
+    </row>
+    <row r="253" spans="1:19">
+      <c r="A253" s="4" t="s">
+        <v>351</v>
+      </c>
+      <c r="B253" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C253" s="4" t="s">
+        <v>220</v>
+      </c>
+      <c r="D253" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E253" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M253" s="3"/>
+      <c r="N253" s="3"/>
+      <c r="O253" s="3"/>
+      <c r="P253" s="3"/>
+      <c r="Q253" s="3"/>
+      <c r="R253" s="3"/>
+      <c r="S253" s="3"/>
+    </row>
+    <row r="254" spans="1:19">
+      <c r="A254" s="4" t="s">
+        <v>352</v>
+      </c>
+      <c r="B254" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C254" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="D254" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E254" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M254" s="3"/>
+      <c r="N254" s="3"/>
+      <c r="O254" s="3"/>
+      <c r="P254" s="3"/>
+      <c r="Q254" s="3"/>
+      <c r="R254" s="3"/>
+      <c r="S254" s="3"/>
+    </row>
+    <row r="255" spans="1:19">
+      <c r="A255" s="4" t="s">
+        <v>353</v>
+      </c>
+      <c r="B255" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C255" s="4" t="s">
+        <v>139</v>
+      </c>
+      <c r="D255" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E255" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M255" s="3"/>
+      <c r="N255" s="3"/>
+      <c r="O255" s="3"/>
+      <c r="P255" s="3"/>
+      <c r="Q255" s="3"/>
+      <c r="R255" s="3"/>
+      <c r="S255" s="3"/>
+    </row>
+    <row r="256" spans="1:19">
+      <c r="A256" s="4" t="s">
+        <v>354</v>
+      </c>
+      <c r="B256" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C256" s="4" t="s">
+        <v>139</v>
+      </c>
+      <c r="D256" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E256" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M256" s="3"/>
+      <c r="N256" s="3"/>
+      <c r="O256" s="3"/>
+      <c r="P256" s="3"/>
+      <c r="Q256" s="3"/>
+      <c r="R256" s="3"/>
+      <c r="S256" s="3"/>
+    </row>
+    <row r="257" spans="1:19">
+      <c r="A257" s="4" t="s">
+        <v>355</v>
+      </c>
+      <c r="B257" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C257" s="4" t="s">
+        <v>318</v>
+      </c>
+      <c r="D257" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E257" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M257" s="3"/>
+      <c r="N257" s="3"/>
+      <c r="O257" s="3"/>
+      <c r="P257" s="3"/>
+      <c r="Q257" s="3"/>
+      <c r="R257" s="3"/>
+      <c r="S257" s="3"/>
+    </row>
+    <row r="258" spans="1:19">
+      <c r="A258" s="4" t="s">
+        <v>356</v>
+      </c>
+      <c r="B258" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C258" s="4" t="s">
+        <v>218</v>
+      </c>
+      <c r="D258" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E258" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M258" s="3"/>
+      <c r="N258" s="3"/>
+      <c r="O258" s="3"/>
+      <c r="P258" s="3"/>
+      <c r="Q258" s="3"/>
+      <c r="R258" s="3"/>
+      <c r="S258" s="3"/>
+    </row>
+    <row r="259" spans="1:19">
+      <c r="A259" s="4" t="s">
+        <v>357</v>
+      </c>
+      <c r="B259" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C259" s="4" t="s">
+        <v>358</v>
+      </c>
+      <c r="D259" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E259" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M259" s="3"/>
+      <c r="N259" s="3"/>
+      <c r="O259" s="3"/>
+      <c r="P259" s="3"/>
+      <c r="Q259" s="3"/>
+      <c r="R259" s="3"/>
+      <c r="S259" s="3"/>
+    </row>
+    <row r="260" spans="1:19">
+      <c r="A260" s="4" t="s">
+        <v>359</v>
+      </c>
+      <c r="B260" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C260" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="D260" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E260" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M260" s="3"/>
+      <c r="N260" s="3"/>
+      <c r="O260" s="3"/>
+      <c r="P260" s="3"/>
+      <c r="Q260" s="3"/>
+      <c r="R260" s="3"/>
+      <c r="S260" s="3"/>
+    </row>
+    <row r="261" spans="1:19">
+      <c r="A261" s="4" t="s">
+        <v>360</v>
+      </c>
+      <c r="B261" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="C261" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="D261" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E261" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M261" s="3"/>
+      <c r="N261" s="3"/>
+      <c r="O261" s="3"/>
+      <c r="P261" s="3"/>
+      <c r="Q261" s="3"/>
+      <c r="R261" s="3"/>
+      <c r="S261" s="3"/>
+    </row>
+    <row r="262" spans="1:19">
+      <c r="A262" s="4" t="s">
+        <v>361</v>
+      </c>
+      <c r="B262" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="C262" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="D262" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E262" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M262" s="3"/>
+      <c r="N262" s="3"/>
+      <c r="O262" s="3"/>
+      <c r="P262" s="3"/>
+      <c r="Q262" s="3"/>
+      <c r="R262" s="3"/>
+      <c r="S262" s="3"/>
+    </row>
+    <row r="263" spans="1:19">
+      <c r="A263" s="4" t="s">
+        <v>362</v>
+      </c>
+      <c r="B263" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="C263" s="4" t="s">
         <v>12</v>
       </c>
-      <c r="D4" s="3" t="s">
-[...10 lines deleted...]
-      <c r="B5" s="3" t="s">
+      <c r="D263" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E263" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M263" s="3"/>
+      <c r="N263" s="3"/>
+      <c r="O263" s="3"/>
+      <c r="P263" s="3"/>
+      <c r="Q263" s="3"/>
+      <c r="R263" s="3"/>
+      <c r="S263" s="3"/>
+    </row>
+    <row r="264" spans="1:19">
+      <c r="A264" s="4" t="s">
+        <v>363</v>
+      </c>
+      <c r="B264" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C264" s="4" t="s">
+        <v>144</v>
+      </c>
+      <c r="D264" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E264" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M264" s="3"/>
+      <c r="N264" s="3"/>
+      <c r="O264" s="3"/>
+      <c r="P264" s="3"/>
+      <c r="Q264" s="3"/>
+      <c r="R264" s="3"/>
+      <c r="S264" s="3"/>
+    </row>
+    <row r="265" spans="1:19">
+      <c r="A265" s="4" t="s">
+        <v>364</v>
+      </c>
+      <c r="B265" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C265" s="4" t="s">
+        <v>178</v>
+      </c>
+      <c r="D265" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E265" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M265" s="3"/>
+      <c r="N265" s="3"/>
+      <c r="O265" s="3"/>
+      <c r="P265" s="3"/>
+      <c r="Q265" s="3"/>
+      <c r="R265" s="3"/>
+      <c r="S265" s="3"/>
+    </row>
+    <row r="266" spans="1:19">
+      <c r="A266" s="4" t="s">
+        <v>365</v>
+      </c>
+      <c r="B266" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C266" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="D266" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E266" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M266" s="3"/>
+      <c r="N266" s="3"/>
+      <c r="O266" s="3"/>
+      <c r="P266" s="3"/>
+      <c r="Q266" s="3"/>
+      <c r="R266" s="3"/>
+      <c r="S266" s="3"/>
+    </row>
+    <row r="267" spans="1:19">
+      <c r="A267" s="4" t="s">
+        <v>366</v>
+      </c>
+      <c r="B267" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="C267" s="4" t="s">
+        <v>228</v>
+      </c>
+      <c r="D267" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E267" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M267" s="3"/>
+      <c r="N267" s="3"/>
+      <c r="O267" s="3"/>
+      <c r="P267" s="3"/>
+      <c r="Q267" s="3"/>
+      <c r="R267" s="3"/>
+      <c r="S267" s="3"/>
+    </row>
+    <row r="268" spans="1:19">
+      <c r="A268" s="4" t="s">
+        <v>367</v>
+      </c>
+      <c r="B268" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C268" s="4" t="s">
+        <v>368</v>
+      </c>
+      <c r="D268" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E268" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M268" s="3"/>
+      <c r="N268" s="3"/>
+      <c r="O268" s="3"/>
+      <c r="P268" s="3"/>
+      <c r="Q268" s="3"/>
+      <c r="R268" s="3"/>
+      <c r="S268" s="3"/>
+    </row>
+    <row r="269" spans="1:19">
+      <c r="A269" s="4" t="s">
+        <v>369</v>
+      </c>
+      <c r="B269" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="C269" s="4" t="s">
+        <v>137</v>
+      </c>
+      <c r="D269" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E269" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M269" s="3"/>
+      <c r="N269" s="3"/>
+      <c r="O269" s="3"/>
+      <c r="P269" s="3"/>
+      <c r="Q269" s="3"/>
+      <c r="R269" s="3"/>
+      <c r="S269" s="3"/>
+    </row>
+    <row r="270" spans="1:19">
+      <c r="A270" s="4" t="s">
+        <v>370</v>
+      </c>
+      <c r="B270" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C270" s="4" t="s">
+        <v>137</v>
+      </c>
+      <c r="D270" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E270" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M270" s="3"/>
+      <c r="N270" s="3"/>
+      <c r="O270" s="3"/>
+      <c r="P270" s="3"/>
+      <c r="Q270" s="3"/>
+      <c r="R270" s="3"/>
+      <c r="S270" s="3"/>
+    </row>
+    <row r="271" spans="1:19">
+      <c r="A271" s="4" t="s">
+        <v>371</v>
+      </c>
+      <c r="B271" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="C271" s="4" t="s">
+        <v>21</v>
+      </c>
+      <c r="D271" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E271" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M271" s="3"/>
+      <c r="N271" s="3"/>
+      <c r="O271" s="3"/>
+      <c r="P271" s="3"/>
+      <c r="Q271" s="3"/>
+      <c r="R271" s="3"/>
+      <c r="S271" s="3"/>
+    </row>
+    <row r="272" spans="1:19">
+      <c r="A272" s="4" t="s">
+        <v>372</v>
+      </c>
+      <c r="B272" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C272" s="4" t="s">
+        <v>373</v>
+      </c>
+      <c r="D272" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E272" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M272" s="3"/>
+      <c r="N272" s="3"/>
+      <c r="O272" s="3"/>
+      <c r="P272" s="3"/>
+      <c r="Q272" s="3"/>
+      <c r="R272" s="3"/>
+      <c r="S272" s="3"/>
+    </row>
+    <row r="273" spans="1:19">
+      <c r="A273" s="4" t="s">
+        <v>374</v>
+      </c>
+      <c r="B273" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C273" s="4" t="s">
+        <v>21</v>
+      </c>
+      <c r="D273" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E273" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M273" s="3"/>
+      <c r="N273" s="3"/>
+      <c r="O273" s="3"/>
+      <c r="P273" s="3"/>
+      <c r="Q273" s="3"/>
+      <c r="R273" s="3"/>
+      <c r="S273" s="3"/>
+    </row>
+    <row r="274" spans="1:19">
+      <c r="A274" s="4" t="s">
+        <v>375</v>
+      </c>
+      <c r="B274" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C274" s="4" t="s">
+        <v>250</v>
+      </c>
+      <c r="D274" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E274" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M274" s="3"/>
+      <c r="N274" s="3"/>
+      <c r="O274" s="3"/>
+      <c r="P274" s="3"/>
+      <c r="Q274" s="3"/>
+      <c r="R274" s="3"/>
+      <c r="S274" s="3"/>
+    </row>
+    <row r="275" spans="1:19">
+      <c r="A275" s="4" t="s">
+        <v>376</v>
+      </c>
+      <c r="B275" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C275" s="4" t="s">
+        <v>377</v>
+      </c>
+      <c r="D275" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E275" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M275" s="3"/>
+      <c r="N275" s="3"/>
+      <c r="O275" s="3"/>
+      <c r="P275" s="3"/>
+      <c r="Q275" s="3"/>
+      <c r="R275" s="3"/>
+      <c r="S275" s="3"/>
+    </row>
+    <row r="276" spans="1:19">
+      <c r="A276" s="4" t="s">
+        <v>378</v>
+      </c>
+      <c r="B276" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="C276" s="4" t="s">
+        <v>379</v>
+      </c>
+      <c r="D276" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E276" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M276" s="3"/>
+      <c r="N276" s="3"/>
+      <c r="O276" s="3"/>
+      <c r="P276" s="3"/>
+      <c r="Q276" s="3"/>
+      <c r="R276" s="3"/>
+      <c r="S276" s="3"/>
+    </row>
+    <row r="277" spans="1:19">
+      <c r="A277" s="4" t="s">
+        <v>380</v>
+      </c>
+      <c r="B277" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C277" s="4" t="s">
+        <v>25</v>
+      </c>
+      <c r="D277" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E277" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M277" s="3"/>
+      <c r="N277" s="3"/>
+      <c r="O277" s="3"/>
+      <c r="P277" s="3"/>
+      <c r="Q277" s="3"/>
+      <c r="R277" s="3"/>
+      <c r="S277" s="3"/>
+    </row>
+    <row r="278" spans="1:19">
+      <c r="A278" s="4" t="s">
+        <v>381</v>
+      </c>
+      <c r="B278" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="C278" s="4" t="s">
+        <v>382</v>
+      </c>
+      <c r="D278" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E278" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M278" s="3"/>
+      <c r="N278" s="3"/>
+      <c r="O278" s="3"/>
+      <c r="P278" s="3"/>
+      <c r="Q278" s="3"/>
+      <c r="R278" s="3"/>
+      <c r="S278" s="3"/>
+    </row>
+    <row r="279" spans="1:19">
+      <c r="A279" s="4" t="s">
+        <v>383</v>
+      </c>
+      <c r="B279" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="C279" s="4" t="s">
+        <v>382</v>
+      </c>
+      <c r="D279" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E279" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M279" s="3"/>
+      <c r="N279" s="3"/>
+      <c r="O279" s="3"/>
+      <c r="P279" s="3"/>
+      <c r="Q279" s="3"/>
+      <c r="R279" s="3"/>
+      <c r="S279" s="3"/>
+    </row>
+    <row r="280" spans="1:19">
+      <c r="A280" s="4" t="s">
+        <v>384</v>
+      </c>
+      <c r="B280" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C280" s="4" t="s">
+        <v>343</v>
+      </c>
+      <c r="D280" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E280" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M280" s="3"/>
+      <c r="N280" s="3"/>
+      <c r="O280" s="3"/>
+      <c r="P280" s="3"/>
+      <c r="Q280" s="3"/>
+      <c r="R280" s="3"/>
+      <c r="S280" s="3"/>
+    </row>
+    <row r="281" spans="1:19">
+      <c r="A281" s="4" t="s">
+        <v>385</v>
+      </c>
+      <c r="B281" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C281" s="4" t="s">
+        <v>338</v>
+      </c>
+      <c r="D281" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E281" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M281" s="3"/>
+      <c r="N281" s="3"/>
+      <c r="O281" s="3"/>
+      <c r="P281" s="3"/>
+      <c r="Q281" s="3"/>
+      <c r="R281" s="3"/>
+      <c r="S281" s="3"/>
+    </row>
+    <row r="282" spans="1:19">
+      <c r="A282" s="4" t="s">
+        <v>386</v>
+      </c>
+      <c r="B282" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C282" s="4" t="s">
+        <v>111</v>
+      </c>
+      <c r="D282" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E282" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M282" s="3"/>
+      <c r="N282" s="3"/>
+      <c r="O282" s="3"/>
+      <c r="P282" s="3"/>
+      <c r="Q282" s="3"/>
+      <c r="R282" s="3"/>
+      <c r="S282" s="3"/>
+    </row>
+    <row r="283" spans="1:19">
+      <c r="A283" s="4" t="s">
+        <v>387</v>
+      </c>
+      <c r="B283" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="C283" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="D283" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E283" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M283" s="3"/>
+      <c r="N283" s="3"/>
+      <c r="O283" s="3"/>
+      <c r="P283" s="3"/>
+      <c r="Q283" s="3"/>
+      <c r="R283" s="3"/>
+      <c r="S283" s="3"/>
+    </row>
+    <row r="284" spans="1:19">
+      <c r="A284" s="4" t="s">
+        <v>388</v>
+      </c>
+      <c r="B284" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="C284" s="4" t="s">
+        <v>157</v>
+      </c>
+      <c r="D284" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E284" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M284" s="3"/>
+      <c r="N284" s="3"/>
+      <c r="O284" s="3"/>
+      <c r="P284" s="3"/>
+      <c r="Q284" s="3"/>
+      <c r="R284" s="3"/>
+      <c r="S284" s="3"/>
+    </row>
+    <row r="285" spans="1:19">
+      <c r="A285" s="4" t="s">
+        <v>389</v>
+      </c>
+      <c r="B285" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="C285" s="4" t="s">
+        <v>390</v>
+      </c>
+      <c r="D285" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E285" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M285" s="3"/>
+      <c r="N285" s="3"/>
+      <c r="O285" s="3"/>
+      <c r="P285" s="3"/>
+      <c r="Q285" s="3"/>
+      <c r="R285" s="3"/>
+      <c r="S285" s="3"/>
+    </row>
+    <row r="286" spans="1:19">
+      <c r="A286" s="4" t="s">
+        <v>391</v>
+      </c>
+      <c r="B286" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C286" s="4" t="s">
+        <v>25</v>
+      </c>
+      <c r="D286" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E286" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M286" s="3"/>
+      <c r="N286" s="3"/>
+      <c r="O286" s="3"/>
+      <c r="P286" s="3"/>
+      <c r="Q286" s="3"/>
+      <c r="R286" s="3"/>
+      <c r="S286" s="3"/>
+    </row>
+    <row r="287" spans="1:19">
+      <c r="A287" s="4" t="s">
+        <v>392</v>
+      </c>
+      <c r="B287" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="C287" s="4" t="s">
+        <v>228</v>
+      </c>
+      <c r="D287" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E287" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M287" s="3"/>
+      <c r="N287" s="3"/>
+      <c r="O287" s="3"/>
+      <c r="P287" s="3"/>
+      <c r="Q287" s="3"/>
+      <c r="R287" s="3"/>
+      <c r="S287" s="3"/>
+    </row>
+    <row r="288" spans="1:19">
+      <c r="A288" s="4" t="s">
+        <v>393</v>
+      </c>
+      <c r="B288" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C288" s="4" t="s">
+        <v>21</v>
+      </c>
+      <c r="D288" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E288" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M288" s="3"/>
+      <c r="N288" s="3"/>
+      <c r="O288" s="3"/>
+      <c r="P288" s="3"/>
+      <c r="Q288" s="3"/>
+      <c r="R288" s="3"/>
+      <c r="S288" s="3"/>
+    </row>
+    <row r="289" spans="1:19">
+      <c r="A289" s="4" t="s">
+        <v>394</v>
+      </c>
+      <c r="B289" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="C289" s="4" t="s">
+        <v>207</v>
+      </c>
+      <c r="D289" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E289" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M289" s="3"/>
+      <c r="N289" s="3"/>
+      <c r="O289" s="3"/>
+      <c r="P289" s="3"/>
+      <c r="Q289" s="3"/>
+      <c r="R289" s="3"/>
+      <c r="S289" s="3"/>
+    </row>
+    <row r="290" spans="1:19">
+      <c r="A290" s="4" t="s">
+        <v>395</v>
+      </c>
+      <c r="B290" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="C290" s="4" t="s">
+        <v>98</v>
+      </c>
+      <c r="D290" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E290" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M290" s="3"/>
+      <c r="N290" s="3"/>
+      <c r="O290" s="3"/>
+      <c r="P290" s="3"/>
+      <c r="Q290" s="3"/>
+      <c r="R290" s="3"/>
+      <c r="S290" s="3"/>
+    </row>
+    <row r="291" spans="1:19">
+      <c r="A291" s="4" t="s">
+        <v>396</v>
+      </c>
+      <c r="B291" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="C291" s="4" t="s">
+        <v>128</v>
+      </c>
+      <c r="D291" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E291" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M291" s="3"/>
+      <c r="N291" s="3"/>
+      <c r="O291" s="3"/>
+      <c r="P291" s="3"/>
+      <c r="Q291" s="3"/>
+      <c r="R291" s="3"/>
+      <c r="S291" s="3"/>
+    </row>
+    <row r="292" spans="1:19">
+      <c r="A292" s="4" t="s">
+        <v>397</v>
+      </c>
+      <c r="B292" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="C292" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="D292" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E292" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M292" s="3"/>
+      <c r="N292" s="3"/>
+      <c r="O292" s="3"/>
+      <c r="P292" s="3"/>
+      <c r="Q292" s="3"/>
+      <c r="R292" s="3"/>
+      <c r="S292" s="3"/>
+    </row>
+    <row r="293" spans="1:19">
+      <c r="A293" s="4" t="s">
+        <v>398</v>
+      </c>
+      <c r="B293" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C293" s="4" t="s">
+        <v>25</v>
+      </c>
+      <c r="D293" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E293" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M293" s="3"/>
+      <c r="N293" s="3"/>
+      <c r="O293" s="3"/>
+      <c r="P293" s="3"/>
+      <c r="Q293" s="3"/>
+      <c r="R293" s="3"/>
+      <c r="S293" s="3"/>
+    </row>
+    <row r="294" spans="1:19">
+      <c r="A294" s="4" t="s">
+        <v>399</v>
+      </c>
+      <c r="B294" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="C294" s="4" t="s">
+        <v>168</v>
+      </c>
+      <c r="D294" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E294" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M294" s="3"/>
+      <c r="N294" s="3"/>
+      <c r="O294" s="3"/>
+      <c r="P294" s="3"/>
+      <c r="Q294" s="3"/>
+      <c r="R294" s="3"/>
+      <c r="S294" s="3"/>
+    </row>
+    <row r="295" spans="1:19">
+      <c r="A295" s="4" t="s">
+        <v>400</v>
+      </c>
+      <c r="B295" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="C295" s="4" t="s">
+        <v>144</v>
+      </c>
+      <c r="D295" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E295" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M295" s="3"/>
+      <c r="N295" s="3"/>
+      <c r="O295" s="3"/>
+      <c r="P295" s="3"/>
+      <c r="Q295" s="3"/>
+      <c r="R295" s="3"/>
+      <c r="S295" s="3"/>
+    </row>
+    <row r="296" spans="1:19">
+      <c r="A296" s="4" t="s">
+        <v>401</v>
+      </c>
+      <c r="B296" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="C296" s="4" t="s">
+        <v>220</v>
+      </c>
+      <c r="D296" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E296" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M296" s="3"/>
+      <c r="N296" s="3"/>
+      <c r="O296" s="3"/>
+      <c r="P296" s="3"/>
+      <c r="Q296" s="3"/>
+      <c r="R296" s="3"/>
+      <c r="S296" s="3"/>
+    </row>
+    <row r="297" spans="1:19">
+      <c r="A297" s="4" t="s">
+        <v>402</v>
+      </c>
+      <c r="B297" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="C297" s="4" t="s">
+        <v>90</v>
+      </c>
+      <c r="D297" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E297" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M297" s="3"/>
+      <c r="N297" s="3"/>
+      <c r="O297" s="3"/>
+      <c r="P297" s="3"/>
+      <c r="Q297" s="3"/>
+      <c r="R297" s="3"/>
+      <c r="S297" s="3"/>
+    </row>
+    <row r="298" spans="1:19">
+      <c r="A298" s="4" t="s">
+        <v>403</v>
+      </c>
+      <c r="B298" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="C298" s="4" t="s">
+        <v>128</v>
+      </c>
+      <c r="D298" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E298" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M298" s="3"/>
+      <c r="N298" s="3"/>
+      <c r="O298" s="3"/>
+      <c r="P298" s="3"/>
+      <c r="Q298" s="3"/>
+      <c r="R298" s="3"/>
+      <c r="S298" s="3"/>
+    </row>
+    <row r="299" spans="1:19">
+      <c r="A299" s="4" t="s">
+        <v>404</v>
+      </c>
+      <c r="B299" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C299" s="4" t="s">
+        <v>220</v>
+      </c>
+      <c r="D299" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E299" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M299" s="3"/>
+      <c r="N299" s="3"/>
+      <c r="O299" s="3"/>
+      <c r="P299" s="3"/>
+      <c r="Q299" s="3"/>
+      <c r="R299" s="3"/>
+      <c r="S299" s="3"/>
+    </row>
+    <row r="300" spans="1:19">
+      <c r="A300" s="4" t="s">
+        <v>405</v>
+      </c>
+      <c r="B300" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="C300" s="4" t="s">
+        <v>137</v>
+      </c>
+      <c r="D300" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E300" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M300" s="3"/>
+      <c r="N300" s="3"/>
+      <c r="O300" s="3"/>
+      <c r="P300" s="3"/>
+      <c r="Q300" s="3"/>
+      <c r="R300" s="3"/>
+      <c r="S300" s="3"/>
+    </row>
+    <row r="301" spans="1:19">
+      <c r="A301" s="4" t="s">
+        <v>406</v>
+      </c>
+      <c r="B301" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C301" s="4" t="s">
+        <v>218</v>
+      </c>
+      <c r="D301" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E301" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M301" s="3"/>
+      <c r="N301" s="3"/>
+      <c r="O301" s="3"/>
+      <c r="P301" s="3"/>
+      <c r="Q301" s="3"/>
+      <c r="R301" s="3"/>
+      <c r="S301" s="3"/>
+    </row>
+    <row r="302" spans="1:19">
+      <c r="A302" s="4" t="s">
+        <v>407</v>
+      </c>
+      <c r="B302" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="C302" s="4" t="s">
+        <v>338</v>
+      </c>
+      <c r="D302" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E302" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M302" s="3"/>
+      <c r="N302" s="3"/>
+      <c r="O302" s="3"/>
+      <c r="P302" s="3"/>
+      <c r="Q302" s="3"/>
+      <c r="R302" s="3"/>
+      <c r="S302" s="3"/>
+    </row>
+    <row r="303" spans="1:19">
+      <c r="A303" s="4" t="s">
+        <v>408</v>
+      </c>
+      <c r="B303" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C303" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="D303" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E303" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M303" s="3"/>
+      <c r="N303" s="3"/>
+      <c r="O303" s="3"/>
+      <c r="P303" s="3"/>
+      <c r="Q303" s="3"/>
+      <c r="R303" s="3"/>
+      <c r="S303" s="3"/>
+    </row>
+    <row r="304" spans="1:19">
+      <c r="A304" s="4" t="s">
+        <v>409</v>
+      </c>
+      <c r="B304" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C304" s="4" t="s">
+        <v>207</v>
+      </c>
+      <c r="D304" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E304" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M304" s="3"/>
+      <c r="N304" s="3"/>
+      <c r="O304" s="3"/>
+      <c r="P304" s="3"/>
+      <c r="Q304" s="3"/>
+      <c r="R304" s="3"/>
+      <c r="S304" s="3"/>
+    </row>
+    <row r="305" spans="1:19">
+      <c r="A305" s="4" t="s">
+        <v>410</v>
+      </c>
+      <c r="B305" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="C305" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="D305" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E305" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M305" s="3"/>
+      <c r="N305" s="3"/>
+      <c r="O305" s="3"/>
+      <c r="P305" s="3"/>
+      <c r="Q305" s="3"/>
+      <c r="R305" s="3"/>
+      <c r="S305" s="3"/>
+    </row>
+    <row r="306" spans="1:19">
+      <c r="A306" s="4" t="s">
+        <v>411</v>
+      </c>
+      <c r="B306" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C306" s="4" t="s">
+        <v>377</v>
+      </c>
+      <c r="D306" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E306" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M306" s="3"/>
+      <c r="N306" s="3"/>
+      <c r="O306" s="3"/>
+      <c r="P306" s="3"/>
+      <c r="Q306" s="3"/>
+      <c r="R306" s="3"/>
+      <c r="S306" s="3"/>
+    </row>
+    <row r="307" spans="1:19">
+      <c r="A307" s="4" t="s">
+        <v>412</v>
+      </c>
+      <c r="B307" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C307" s="4" t="s">
+        <v>413</v>
+      </c>
+      <c r="D307" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E307" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M307" s="3"/>
+      <c r="N307" s="3"/>
+      <c r="O307" s="3"/>
+      <c r="P307" s="3"/>
+      <c r="Q307" s="3"/>
+      <c r="R307" s="3"/>
+      <c r="S307" s="3"/>
+    </row>
+    <row r="308" spans="1:19">
+      <c r="A308" s="4" t="s">
+        <v>414</v>
+      </c>
+      <c r="B308" s="4" t="s">
+        <v>415</v>
+      </c>
+      <c r="C308" s="4" t="s">
+        <v>348</v>
+      </c>
+      <c r="D308" s="4" t="s">
+        <v>416</v>
+      </c>
+      <c r="E308" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M308" s="3"/>
+      <c r="N308" s="3"/>
+      <c r="O308" s="3"/>
+      <c r="P308" s="3"/>
+      <c r="Q308" s="3"/>
+      <c r="R308" s="3"/>
+      <c r="S308" s="3"/>
+    </row>
+    <row r="309" spans="1:19">
+      <c r="A309" s="4" t="s">
+        <v>417</v>
+      </c>
+      <c r="B309" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C309" s="4" t="s">
+        <v>101</v>
+      </c>
+      <c r="D309" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E309" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M309" s="3"/>
+      <c r="N309" s="3"/>
+      <c r="O309" s="3"/>
+      <c r="P309" s="3"/>
+      <c r="Q309" s="3"/>
+      <c r="R309" s="3"/>
+      <c r="S309" s="3"/>
+    </row>
+    <row r="310" spans="1:19">
+      <c r="A310" s="4" t="s">
+        <v>418</v>
+      </c>
+      <c r="B310" s="4" t="s">
+        <v>419</v>
+      </c>
+      <c r="C310" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="D310" s="4" t="s">
+        <v>416</v>
+      </c>
+      <c r="E310" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M310" s="3"/>
+      <c r="N310" s="3"/>
+      <c r="O310" s="3"/>
+      <c r="P310" s="3"/>
+      <c r="Q310" s="3"/>
+      <c r="R310" s="3"/>
+      <c r="S310" s="3"/>
+    </row>
+    <row r="311" spans="1:19">
+      <c r="A311" s="4" t="s">
+        <v>420</v>
+      </c>
+      <c r="B311" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="C311" s="4" t="s">
+        <v>222</v>
+      </c>
+      <c r="D311" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E311" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M311" s="3"/>
+      <c r="N311" s="3"/>
+      <c r="O311" s="3"/>
+      <c r="P311" s="3"/>
+      <c r="Q311" s="3"/>
+      <c r="R311" s="3"/>
+      <c r="S311" s="3"/>
+    </row>
+    <row r="312" spans="1:19">
+      <c r="A312" s="4" t="s">
+        <v>421</v>
+      </c>
+      <c r="B312" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C312" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="D312" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E312" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M312" s="3"/>
+      <c r="N312" s="3"/>
+      <c r="O312" s="3"/>
+      <c r="P312" s="3"/>
+      <c r="Q312" s="3"/>
+      <c r="R312" s="3"/>
+      <c r="S312" s="3"/>
+    </row>
+    <row r="313" spans="1:19">
+      <c r="A313" s="4" t="s">
+        <v>422</v>
+      </c>
+      <c r="B313" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C313" s="4" t="s">
+        <v>348</v>
+      </c>
+      <c r="D313" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E313" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M313" s="3"/>
+      <c r="N313" s="3"/>
+      <c r="O313" s="3"/>
+      <c r="P313" s="3"/>
+      <c r="Q313" s="3"/>
+      <c r="R313" s="3"/>
+      <c r="S313" s="3"/>
+    </row>
+    <row r="314" spans="1:19">
+      <c r="A314" s="4" t="s">
+        <v>423</v>
+      </c>
+      <c r="B314" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C314" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="D314" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E314" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M314" s="3"/>
+      <c r="N314" s="3"/>
+      <c r="O314" s="3"/>
+      <c r="P314" s="3"/>
+      <c r="Q314" s="3"/>
+      <c r="R314" s="3"/>
+      <c r="S314" s="3"/>
+    </row>
+    <row r="315" spans="1:19">
+      <c r="A315" s="4" t="s">
+        <v>424</v>
+      </c>
+      <c r="B315" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C315" s="4" t="s">
+        <v>25</v>
+      </c>
+      <c r="D315" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E315" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M315" s="3"/>
+      <c r="N315" s="3"/>
+      <c r="O315" s="3"/>
+      <c r="P315" s="3"/>
+      <c r="Q315" s="3"/>
+      <c r="R315" s="3"/>
+      <c r="S315" s="3"/>
+    </row>
+    <row r="316" spans="1:19">
+      <c r="A316" s="4" t="s">
+        <v>425</v>
+      </c>
+      <c r="B316" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="C316" s="4" t="s">
+        <v>379</v>
+      </c>
+      <c r="D316" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E316" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M316" s="3"/>
+      <c r="N316" s="3"/>
+      <c r="O316" s="3"/>
+      <c r="P316" s="3"/>
+      <c r="Q316" s="3"/>
+      <c r="R316" s="3"/>
+      <c r="S316" s="3"/>
+    </row>
+    <row r="317" spans="1:19">
+      <c r="A317" s="4" t="s">
+        <v>426</v>
+      </c>
+      <c r="B317" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C317" s="4" t="s">
+        <v>377</v>
+      </c>
+      <c r="D317" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E317" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M317" s="3"/>
+      <c r="N317" s="3"/>
+      <c r="O317" s="3"/>
+      <c r="P317" s="3"/>
+      <c r="Q317" s="3"/>
+      <c r="R317" s="3"/>
+      <c r="S317" s="3"/>
+    </row>
+    <row r="318" spans="1:19">
+      <c r="A318" s="4" t="s">
+        <v>427</v>
+      </c>
+      <c r="B318" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C318" s="4" t="s">
+        <v>111</v>
+      </c>
+      <c r="D318" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E318" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M318" s="3"/>
+      <c r="N318" s="3"/>
+      <c r="O318" s="3"/>
+      <c r="P318" s="3"/>
+      <c r="Q318" s="3"/>
+      <c r="R318" s="3"/>
+      <c r="S318" s="3"/>
+    </row>
+    <row r="319" spans="1:19">
+      <c r="A319" s="4" t="s">
+        <v>428</v>
+      </c>
+      <c r="B319" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C319" s="4" t="s">
+        <v>316</v>
+      </c>
+      <c r="D319" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E319" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M319" s="3"/>
+      <c r="N319" s="3"/>
+      <c r="O319" s="3"/>
+      <c r="P319" s="3"/>
+      <c r="Q319" s="3"/>
+      <c r="R319" s="3"/>
+      <c r="S319" s="3"/>
+    </row>
+    <row r="320" spans="1:19">
+      <c r="A320" s="4" t="s">
+        <v>429</v>
+      </c>
+      <c r="B320" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C320" s="4" t="s">
+        <v>316</v>
+      </c>
+      <c r="D320" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E320" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M320" s="3"/>
+      <c r="N320" s="3"/>
+      <c r="O320" s="3"/>
+      <c r="P320" s="3"/>
+      <c r="Q320" s="3"/>
+      <c r="R320" s="3"/>
+      <c r="S320" s="3"/>
+    </row>
+    <row r="321" spans="1:19">
+      <c r="A321" s="4" t="s">
+        <v>430</v>
+      </c>
+      <c r="B321" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="C321" s="4" t="s">
+        <v>228</v>
+      </c>
+      <c r="D321" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E321" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M321" s="3"/>
+      <c r="N321" s="3"/>
+      <c r="O321" s="3"/>
+      <c r="P321" s="3"/>
+      <c r="Q321" s="3"/>
+      <c r="R321" s="3"/>
+      <c r="S321" s="3"/>
+    </row>
+    <row r="322" spans="1:19">
+      <c r="A322" s="4" t="s">
+        <v>431</v>
+      </c>
+      <c r="B322" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C322" s="4" t="s">
+        <v>144</v>
+      </c>
+      <c r="D322" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E322" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M322" s="3"/>
+      <c r="N322" s="3"/>
+      <c r="O322" s="3"/>
+      <c r="P322" s="3"/>
+      <c r="Q322" s="3"/>
+      <c r="R322" s="3"/>
+      <c r="S322" s="3"/>
+    </row>
+    <row r="323" spans="1:19">
+      <c r="A323" s="4" t="s">
+        <v>432</v>
+      </c>
+      <c r="B323" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="C323" s="4" t="s">
+        <v>168</v>
+      </c>
+      <c r="D323" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E323" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M323" s="3"/>
+      <c r="N323" s="3"/>
+      <c r="O323" s="3"/>
+      <c r="P323" s="3"/>
+      <c r="Q323" s="3"/>
+      <c r="R323" s="3"/>
+      <c r="S323" s="3"/>
+    </row>
+    <row r="324" spans="1:19">
+      <c r="A324" s="4" t="s">
+        <v>433</v>
+      </c>
+      <c r="B324" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C324" s="4" t="s">
+        <v>377</v>
+      </c>
+      <c r="D324" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E324" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M324" s="3"/>
+      <c r="N324" s="3"/>
+      <c r="O324" s="3"/>
+      <c r="P324" s="3"/>
+      <c r="Q324" s="3"/>
+      <c r="R324" s="3"/>
+      <c r="S324" s="3"/>
+    </row>
+    <row r="325" spans="1:19">
+      <c r="A325" s="4" t="s">
+        <v>434</v>
+      </c>
+      <c r="B325" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C325" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="D325" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E325" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M325" s="3"/>
+      <c r="N325" s="3"/>
+      <c r="O325" s="3"/>
+      <c r="P325" s="3"/>
+      <c r="Q325" s="3"/>
+      <c r="R325" s="3"/>
+      <c r="S325" s="3"/>
+    </row>
+    <row r="326" spans="1:19">
+      <c r="A326" s="4" t="s">
+        <v>435</v>
+      </c>
+      <c r="B326" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C326" s="4" t="s">
+        <v>436</v>
+      </c>
+      <c r="D326" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E326" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M326" s="3"/>
+      <c r="N326" s="3"/>
+      <c r="O326" s="3"/>
+      <c r="P326" s="3"/>
+      <c r="Q326" s="3"/>
+      <c r="R326" s="3"/>
+      <c r="S326" s="3"/>
+    </row>
+    <row r="327" spans="1:19">
+      <c r="A327" s="4" t="s">
+        <v>437</v>
+      </c>
+      <c r="B327" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C327" s="4" t="s">
+        <v>101</v>
+      </c>
+      <c r="D327" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E327" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M327" s="3"/>
+      <c r="N327" s="3"/>
+      <c r="O327" s="3"/>
+      <c r="P327" s="3"/>
+      <c r="Q327" s="3"/>
+      <c r="R327" s="3"/>
+      <c r="S327" s="3"/>
+    </row>
+    <row r="328" spans="1:19">
+      <c r="A328" s="4" t="s">
+        <v>438</v>
+      </c>
+      <c r="B328" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="C328" s="4" t="s">
+        <v>44</v>
+      </c>
+      <c r="D328" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E328" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M328" s="3"/>
+      <c r="N328" s="3"/>
+      <c r="O328" s="3"/>
+      <c r="P328" s="3"/>
+      <c r="Q328" s="3"/>
+      <c r="R328" s="3"/>
+      <c r="S328" s="3"/>
+    </row>
+    <row r="329" spans="1:19">
+      <c r="A329" s="4" t="s">
+        <v>439</v>
+      </c>
+      <c r="B329" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C329" s="4" t="s">
+        <v>440</v>
+      </c>
+      <c r="D329" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E329" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M329" s="3"/>
+      <c r="N329" s="3"/>
+      <c r="O329" s="3"/>
+      <c r="P329" s="3"/>
+      <c r="Q329" s="3"/>
+      <c r="R329" s="3"/>
+      <c r="S329" s="3"/>
+    </row>
+    <row r="330" spans="1:19">
+      <c r="A330" s="4" t="s">
+        <v>441</v>
+      </c>
+      <c r="B330" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C330" s="4" t="s">
+        <v>313</v>
+      </c>
+      <c r="D330" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E330" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M330" s="3"/>
+      <c r="N330" s="3"/>
+      <c r="O330" s="3"/>
+      <c r="P330" s="3"/>
+      <c r="Q330" s="3"/>
+      <c r="R330" s="3"/>
+      <c r="S330" s="3"/>
+    </row>
+    <row r="331" spans="1:19">
+      <c r="A331" s="4" t="s">
+        <v>442</v>
+      </c>
+      <c r="B331" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C331" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="D331" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E331" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M331" s="3"/>
+      <c r="N331" s="3"/>
+      <c r="O331" s="3"/>
+      <c r="P331" s="3"/>
+      <c r="Q331" s="3"/>
+      <c r="R331" s="3"/>
+      <c r="S331" s="3"/>
+    </row>
+    <row r="332" spans="1:19">
+      <c r="A332" s="4" t="s">
+        <v>443</v>
+      </c>
+      <c r="B332" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C332" s="4" t="s">
+        <v>444</v>
+      </c>
+      <c r="D332" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E332" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M332" s="3"/>
+      <c r="N332" s="3"/>
+      <c r="O332" s="3"/>
+      <c r="P332" s="3"/>
+      <c r="Q332" s="3"/>
+      <c r="R332" s="3"/>
+      <c r="S332" s="3"/>
+    </row>
+    <row r="333" spans="1:19">
+      <c r="A333" s="4" t="s">
+        <v>445</v>
+      </c>
+      <c r="B333" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C333" s="4" t="s">
+        <v>25</v>
+      </c>
+      <c r="D333" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E333" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M333" s="3"/>
+      <c r="N333" s="3"/>
+      <c r="O333" s="3"/>
+      <c r="P333" s="3"/>
+      <c r="Q333" s="3"/>
+      <c r="R333" s="3"/>
+      <c r="S333" s="3"/>
+    </row>
+    <row r="334" spans="1:19">
+      <c r="A334" s="4" t="s">
+        <v>446</v>
+      </c>
+      <c r="B334" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C334" s="4" t="s">
+        <v>31</v>
+      </c>
+      <c r="D334" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E334" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M334" s="3"/>
+      <c r="N334" s="3"/>
+      <c r="O334" s="3"/>
+      <c r="P334" s="3"/>
+      <c r="Q334" s="3"/>
+      <c r="R334" s="3"/>
+      <c r="S334" s="3"/>
+    </row>
+    <row r="335" spans="1:19">
+      <c r="A335" s="4" t="s">
+        <v>447</v>
+      </c>
+      <c r="B335" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="C335" s="4" t="s">
+        <v>144</v>
+      </c>
+      <c r="D335" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E335" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M335" s="3"/>
+      <c r="N335" s="3"/>
+      <c r="O335" s="3"/>
+      <c r="P335" s="3"/>
+      <c r="Q335" s="3"/>
+      <c r="R335" s="3"/>
+      <c r="S335" s="3"/>
+    </row>
+    <row r="336" spans="1:19">
+      <c r="A336" s="4" t="s">
+        <v>448</v>
+      </c>
+      <c r="B336" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C336" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="D336" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E336" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M336" s="3"/>
+      <c r="N336" s="3"/>
+      <c r="O336" s="3"/>
+      <c r="P336" s="3"/>
+      <c r="Q336" s="3"/>
+      <c r="R336" s="3"/>
+      <c r="S336" s="3"/>
+    </row>
+    <row r="337" spans="1:19">
+      <c r="A337" s="4" t="s">
+        <v>449</v>
+      </c>
+      <c r="B337" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C337" s="4" t="s">
+        <v>450</v>
+      </c>
+      <c r="D337" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E337" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M337" s="3"/>
+      <c r="N337" s="3"/>
+      <c r="O337" s="3"/>
+      <c r="P337" s="3"/>
+      <c r="Q337" s="3"/>
+      <c r="R337" s="3"/>
+      <c r="S337" s="3"/>
+    </row>
+    <row r="338" spans="1:19">
+      <c r="A338" s="4" t="s">
+        <v>451</v>
+      </c>
+      <c r="B338" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C338" s="4" t="s">
+        <v>31</v>
+      </c>
+      <c r="D338" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E338" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M338" s="3"/>
+      <c r="N338" s="3"/>
+      <c r="O338" s="3"/>
+      <c r="P338" s="3"/>
+      <c r="Q338" s="3"/>
+      <c r="R338" s="3"/>
+      <c r="S338" s="3"/>
+    </row>
+    <row r="339" spans="1:19">
+      <c r="A339" s="4" t="s">
+        <v>452</v>
+      </c>
+      <c r="B339" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="C339" s="4" t="s">
+        <v>228</v>
+      </c>
+      <c r="D339" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E339" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M339" s="3"/>
+      <c r="N339" s="3"/>
+      <c r="O339" s="3"/>
+      <c r="P339" s="3"/>
+      <c r="Q339" s="3"/>
+      <c r="R339" s="3"/>
+      <c r="S339" s="3"/>
+    </row>
+    <row r="340" spans="1:19">
+      <c r="A340" s="4" t="s">
+        <v>453</v>
+      </c>
+      <c r="B340" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C340" s="4" t="s">
+        <v>454</v>
+      </c>
+      <c r="D340" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E340" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M340" s="3"/>
+      <c r="N340" s="3"/>
+      <c r="O340" s="3"/>
+      <c r="P340" s="3"/>
+      <c r="Q340" s="3"/>
+      <c r="R340" s="3"/>
+      <c r="S340" s="3"/>
+    </row>
+    <row r="341" spans="1:19">
+      <c r="A341" s="4" t="s">
+        <v>455</v>
+      </c>
+      <c r="B341" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C341" s="4" t="s">
+        <v>377</v>
+      </c>
+      <c r="D341" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E341" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M341" s="3"/>
+      <c r="N341" s="3"/>
+      <c r="O341" s="3"/>
+      <c r="P341" s="3"/>
+      <c r="Q341" s="3"/>
+      <c r="R341" s="3"/>
+      <c r="S341" s="3"/>
+    </row>
+    <row r="342" spans="1:19">
+      <c r="A342" s="4" t="s">
+        <v>456</v>
+      </c>
+      <c r="B342" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C342" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="D342" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E342" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M342" s="3"/>
+      <c r="N342" s="3"/>
+      <c r="O342" s="3"/>
+      <c r="P342" s="3"/>
+      <c r="Q342" s="3"/>
+      <c r="R342" s="3"/>
+      <c r="S342" s="3"/>
+    </row>
+    <row r="343" spans="1:19">
+      <c r="A343" s="4" t="s">
+        <v>457</v>
+      </c>
+      <c r="B343" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C343" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="D343" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E343" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M343" s="3"/>
+      <c r="N343" s="3"/>
+      <c r="O343" s="3"/>
+      <c r="P343" s="3"/>
+      <c r="Q343" s="3"/>
+      <c r="R343" s="3"/>
+      <c r="S343" s="3"/>
+    </row>
+    <row r="344" spans="1:19">
+      <c r="A344" s="4" t="s">
+        <v>458</v>
+      </c>
+      <c r="B344" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C344" s="4" t="s">
+        <v>178</v>
+      </c>
+      <c r="D344" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E344" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M344" s="3"/>
+      <c r="N344" s="3"/>
+      <c r="O344" s="3"/>
+      <c r="P344" s="3"/>
+      <c r="Q344" s="3"/>
+      <c r="R344" s="3"/>
+      <c r="S344" s="3"/>
+    </row>
+    <row r="345" spans="1:19">
+      <c r="A345" s="4" t="s">
+        <v>459</v>
+      </c>
+      <c r="B345" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="C345" s="4" t="s">
+        <v>228</v>
+      </c>
+      <c r="D345" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E345" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M345" s="3"/>
+      <c r="N345" s="3"/>
+      <c r="O345" s="3"/>
+      <c r="P345" s="3"/>
+      <c r="Q345" s="3"/>
+      <c r="R345" s="3"/>
+      <c r="S345" s="3"/>
+    </row>
+    <row r="346" spans="1:19">
+      <c r="A346" s="4" t="s">
+        <v>460</v>
+      </c>
+      <c r="B346" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C346" s="4" t="s">
+        <v>461</v>
+      </c>
+      <c r="D346" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E346" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M346" s="3"/>
+      <c r="N346" s="3"/>
+      <c r="O346" s="3"/>
+      <c r="P346" s="3"/>
+      <c r="Q346" s="3"/>
+      <c r="R346" s="3"/>
+      <c r="S346" s="3"/>
+    </row>
+    <row r="347" spans="1:19">
+      <c r="A347" s="4" t="s">
+        <v>462</v>
+      </c>
+      <c r="B347" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C347" s="4" t="s">
+        <v>269</v>
+      </c>
+      <c r="D347" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E347" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M347" s="3"/>
+      <c r="N347" s="3"/>
+      <c r="O347" s="3"/>
+      <c r="P347" s="3"/>
+      <c r="Q347" s="3"/>
+      <c r="R347" s="3"/>
+      <c r="S347" s="3"/>
+    </row>
+    <row r="348" spans="1:19">
+      <c r="A348" s="4" t="s">
+        <v>463</v>
+      </c>
+      <c r="B348" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="C348" s="4" t="s">
+        <v>220</v>
+      </c>
+      <c r="D348" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E348" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M348" s="3"/>
+      <c r="N348" s="3"/>
+      <c r="O348" s="3"/>
+      <c r="P348" s="3"/>
+      <c r="Q348" s="3"/>
+      <c r="R348" s="3"/>
+      <c r="S348" s="3"/>
+    </row>
+    <row r="349" spans="1:19">
+      <c r="A349" s="4" t="s">
+        <v>464</v>
+      </c>
+      <c r="B349" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C349" s="4" t="s">
+        <v>338</v>
+      </c>
+      <c r="D349" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E349" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M349" s="3"/>
+      <c r="N349" s="3"/>
+      <c r="O349" s="3"/>
+      <c r="P349" s="3"/>
+      <c r="Q349" s="3"/>
+      <c r="R349" s="3"/>
+      <c r="S349" s="3"/>
+    </row>
+    <row r="350" spans="1:19">
+      <c r="A350" s="4" t="s">
+        <v>465</v>
+      </c>
+      <c r="B350" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="C350" s="4" t="s">
+        <v>44</v>
+      </c>
+      <c r="D350" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E350" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M350" s="3"/>
+      <c r="N350" s="3"/>
+      <c r="O350" s="3"/>
+      <c r="P350" s="3"/>
+      <c r="Q350" s="3"/>
+      <c r="R350" s="3"/>
+      <c r="S350" s="3"/>
+    </row>
+    <row r="351" spans="1:19">
+      <c r="A351" s="4" t="s">
+        <v>466</v>
+      </c>
+      <c r="B351" s="4" t="s">
+        <v>182</v>
+      </c>
+      <c r="C351" s="4" t="s">
+        <v>266</v>
+      </c>
+      <c r="D351" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E351" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M351" s="3"/>
+      <c r="N351" s="3"/>
+      <c r="O351" s="3"/>
+      <c r="P351" s="3"/>
+      <c r="Q351" s="3"/>
+      <c r="R351" s="3"/>
+      <c r="S351" s="3"/>
+    </row>
+    <row r="352" spans="1:19">
+      <c r="A352" s="4" t="s">
+        <v>467</v>
+      </c>
+      <c r="B352" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C352" s="4" t="s">
+        <v>189</v>
+      </c>
+      <c r="D352" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E352" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M352" s="3"/>
+      <c r="N352" s="3"/>
+      <c r="O352" s="3"/>
+      <c r="P352" s="3"/>
+      <c r="Q352" s="3"/>
+      <c r="R352" s="3"/>
+      <c r="S352" s="3"/>
+    </row>
+    <row r="353" spans="1:19">
+      <c r="A353" s="4" t="s">
+        <v>468</v>
+      </c>
+      <c r="B353" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C353" s="4" t="s">
+        <v>469</v>
+      </c>
+      <c r="D353" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E353" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M353" s="3"/>
+      <c r="N353" s="3"/>
+      <c r="O353" s="3"/>
+      <c r="P353" s="3"/>
+      <c r="Q353" s="3"/>
+      <c r="R353" s="3"/>
+      <c r="S353" s="3"/>
+    </row>
+    <row r="354" spans="1:19">
+      <c r="A354" s="4" t="s">
+        <v>470</v>
+      </c>
+      <c r="B354" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="C354" s="4" t="s">
+        <v>471</v>
+      </c>
+      <c r="D354" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E354" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M354" s="3"/>
+      <c r="N354" s="3"/>
+      <c r="O354" s="3"/>
+      <c r="P354" s="3"/>
+      <c r="Q354" s="3"/>
+      <c r="R354" s="3"/>
+      <c r="S354" s="3"/>
+    </row>
+    <row r="355" spans="1:19">
+      <c r="A355" s="4" t="s">
+        <v>472</v>
+      </c>
+      <c r="B355" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="C355" s="4" t="s">
+        <v>137</v>
+      </c>
+      <c r="D355" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E355" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M355" s="3"/>
+      <c r="N355" s="3"/>
+      <c r="O355" s="3"/>
+      <c r="P355" s="3"/>
+      <c r="Q355" s="3"/>
+      <c r="R355" s="3"/>
+      <c r="S355" s="3"/>
+    </row>
+    <row r="356" spans="1:19">
+      <c r="A356" s="4" t="s">
+        <v>473</v>
+      </c>
+      <c r="B356" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="C356" s="4" t="s">
+        <v>28</v>
+      </c>
+      <c r="D356" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E356" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M356" s="3"/>
+      <c r="N356" s="3"/>
+      <c r="O356" s="3"/>
+      <c r="P356" s="3"/>
+      <c r="Q356" s="3"/>
+      <c r="R356" s="3"/>
+      <c r="S356" s="3"/>
+    </row>
+    <row r="357" spans="1:19">
+      <c r="A357" s="4" t="s">
+        <v>474</v>
+      </c>
+      <c r="B357" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C357" s="4" t="s">
+        <v>475</v>
+      </c>
+      <c r="D357" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E357" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M357" s="3"/>
+      <c r="N357" s="3"/>
+      <c r="O357" s="3"/>
+      <c r="P357" s="3"/>
+      <c r="Q357" s="3"/>
+      <c r="R357" s="3"/>
+      <c r="S357" s="3"/>
+    </row>
+    <row r="358" spans="1:19">
+      <c r="A358" s="4" t="s">
+        <v>476</v>
+      </c>
+      <c r="B358" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C358" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="D358" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E358" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M358" s="3"/>
+      <c r="N358" s="3"/>
+      <c r="O358" s="3"/>
+      <c r="P358" s="3"/>
+      <c r="Q358" s="3"/>
+      <c r="R358" s="3"/>
+      <c r="S358" s="3"/>
+    </row>
+    <row r="359" spans="1:19">
+      <c r="A359" s="4" t="s">
+        <v>477</v>
+      </c>
+      <c r="B359" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C359" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="D359" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E359" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M359" s="3"/>
+      <c r="N359" s="3"/>
+      <c r="O359" s="3"/>
+      <c r="P359" s="3"/>
+      <c r="Q359" s="3"/>
+      <c r="R359" s="3"/>
+      <c r="S359" s="3"/>
+    </row>
+    <row r="360" spans="1:19">
+      <c r="A360" s="4" t="s">
+        <v>478</v>
+      </c>
+      <c r="B360" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C360" s="4" t="s">
+        <v>31</v>
+      </c>
+      <c r="D360" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E360" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M360" s="3"/>
+      <c r="N360" s="3"/>
+      <c r="O360" s="3"/>
+      <c r="P360" s="3"/>
+      <c r="Q360" s="3"/>
+      <c r="R360" s="3"/>
+      <c r="S360" s="3"/>
+    </row>
+    <row r="361" spans="1:19">
+      <c r="A361" s="4" t="s">
+        <v>479</v>
+      </c>
+      <c r="B361" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C361" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="D361" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E361" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M361" s="3"/>
+      <c r="N361" s="3"/>
+      <c r="O361" s="3"/>
+      <c r="P361" s="3"/>
+      <c r="Q361" s="3"/>
+      <c r="R361" s="3"/>
+      <c r="S361" s="3"/>
+    </row>
+    <row r="362" spans="1:19">
+      <c r="A362" s="4" t="s">
+        <v>480</v>
+      </c>
+      <c r="B362" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C362" s="4" t="s">
+        <v>481</v>
+      </c>
+      <c r="D362" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E362" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M362" s="3"/>
+      <c r="N362" s="3"/>
+      <c r="O362" s="3"/>
+      <c r="P362" s="3"/>
+      <c r="Q362" s="3"/>
+      <c r="R362" s="3"/>
+      <c r="S362" s="3"/>
+    </row>
+    <row r="363" spans="1:19">
+      <c r="A363" s="4" t="s">
+        <v>482</v>
+      </c>
+      <c r="B363" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C363" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="D363" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E363" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M363" s="3"/>
+      <c r="N363" s="3"/>
+      <c r="O363" s="3"/>
+      <c r="P363" s="3"/>
+      <c r="Q363" s="3"/>
+      <c r="R363" s="3"/>
+      <c r="S363" s="3"/>
+    </row>
+    <row r="364" spans="1:19">
+      <c r="A364" s="4" t="s">
+        <v>483</v>
+      </c>
+      <c r="B364" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C364" s="4" t="s">
+        <v>31</v>
+      </c>
+      <c r="D364" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E364" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M364" s="3"/>
+      <c r="N364" s="3"/>
+      <c r="O364" s="3"/>
+      <c r="P364" s="3"/>
+      <c r="Q364" s="3"/>
+      <c r="R364" s="3"/>
+      <c r="S364" s="3"/>
+    </row>
+    <row r="365" spans="1:19">
+      <c r="A365" s="4" t="s">
+        <v>484</v>
+      </c>
+      <c r="B365" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C365" s="4" t="s">
+        <v>481</v>
+      </c>
+      <c r="D365" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E365" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M365" s="3"/>
+      <c r="N365" s="3"/>
+      <c r="O365" s="3"/>
+      <c r="P365" s="3"/>
+      <c r="Q365" s="3"/>
+      <c r="R365" s="3"/>
+      <c r="S365" s="3"/>
+    </row>
+    <row r="366" spans="1:19">
+      <c r="A366" s="4" t="s">
+        <v>485</v>
+      </c>
+      <c r="B366" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C366" s="4" t="s">
+        <v>150</v>
+      </c>
+      <c r="D366" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E366" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M366" s="3"/>
+      <c r="N366" s="3"/>
+      <c r="O366" s="3"/>
+      <c r="P366" s="3"/>
+      <c r="Q366" s="3"/>
+      <c r="R366" s="3"/>
+      <c r="S366" s="3"/>
+    </row>
+    <row r="367" spans="1:19">
+      <c r="A367" s="4" t="s">
+        <v>486</v>
+      </c>
+      <c r="B367" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C367" s="4" t="s">
+        <v>481</v>
+      </c>
+      <c r="D367" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E367" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M367" s="3"/>
+      <c r="N367" s="3"/>
+      <c r="O367" s="3"/>
+      <c r="P367" s="3"/>
+      <c r="Q367" s="3"/>
+      <c r="R367" s="3"/>
+      <c r="S367" s="3"/>
+    </row>
+    <row r="368" spans="1:19">
+      <c r="A368" s="4" t="s">
+        <v>487</v>
+      </c>
+      <c r="B368" s="4" t="s">
+        <v>488</v>
+      </c>
+      <c r="C368" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="D368" s="4" t="s">
+        <v>416</v>
+      </c>
+      <c r="E368" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M368" s="3"/>
+      <c r="N368" s="3"/>
+      <c r="O368" s="3"/>
+      <c r="P368" s="3"/>
+      <c r="Q368" s="3"/>
+      <c r="R368" s="3"/>
+      <c r="S368" s="3"/>
+    </row>
+    <row r="369" spans="1:19">
+      <c r="A369" s="4" t="s">
+        <v>489</v>
+      </c>
+      <c r="B369" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C369" s="4" t="s">
+        <v>139</v>
+      </c>
+      <c r="D369" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E369" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M369" s="3"/>
+      <c r="N369" s="3"/>
+      <c r="O369" s="3"/>
+      <c r="P369" s="3"/>
+      <c r="Q369" s="3"/>
+      <c r="R369" s="3"/>
+      <c r="S369" s="3"/>
+    </row>
+    <row r="370" spans="1:19">
+      <c r="A370" s="4" t="s">
+        <v>490</v>
+      </c>
+      <c r="B370" s="4" t="s">
+        <v>491</v>
+      </c>
+      <c r="C370" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="D370" s="4" t="s">
+        <v>416</v>
+      </c>
+      <c r="E370" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M370" s="3"/>
+      <c r="N370" s="3"/>
+      <c r="O370" s="3"/>
+      <c r="P370" s="3"/>
+      <c r="Q370" s="3"/>
+      <c r="R370" s="3"/>
+      <c r="S370" s="3"/>
+    </row>
+    <row r="371" spans="1:19">
+      <c r="A371" s="4" t="s">
+        <v>492</v>
+      </c>
+      <c r="B371" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C371" s="4" t="s">
+        <v>36</v>
+      </c>
+      <c r="D371" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E371" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M371" s="3"/>
+      <c r="N371" s="3"/>
+      <c r="O371" s="3"/>
+      <c r="P371" s="3"/>
+      <c r="Q371" s="3"/>
+      <c r="R371" s="3"/>
+      <c r="S371" s="3"/>
+    </row>
+    <row r="372" spans="1:19">
+      <c r="A372" s="4" t="s">
+        <v>493</v>
+      </c>
+      <c r="B372" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C372" s="4" t="s">
+        <v>335</v>
+      </c>
+      <c r="D372" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E372" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M372" s="3"/>
+      <c r="N372" s="3"/>
+      <c r="O372" s="3"/>
+      <c r="P372" s="3"/>
+      <c r="Q372" s="3"/>
+      <c r="R372" s="3"/>
+      <c r="S372" s="3"/>
+    </row>
+    <row r="373" spans="1:19">
+      <c r="A373" s="4" t="s">
+        <v>494</v>
+      </c>
+      <c r="B373" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C373" s="4" t="s">
+        <v>212</v>
+      </c>
+      <c r="D373" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E373" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M373" s="3"/>
+      <c r="N373" s="3"/>
+      <c r="O373" s="3"/>
+      <c r="P373" s="3"/>
+      <c r="Q373" s="3"/>
+      <c r="R373" s="3"/>
+      <c r="S373" s="3"/>
+    </row>
+    <row r="374" spans="1:19">
+      <c r="A374" s="4" t="s">
+        <v>495</v>
+      </c>
+      <c r="B374" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C374" s="4" t="s">
+        <v>154</v>
+      </c>
+      <c r="D374" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E374" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M374" s="3"/>
+      <c r="N374" s="3"/>
+      <c r="O374" s="3"/>
+      <c r="P374" s="3"/>
+      <c r="Q374" s="3"/>
+      <c r="R374" s="3"/>
+      <c r="S374" s="3"/>
+    </row>
+    <row r="375" spans="1:19">
+      <c r="A375" s="4" t="s">
+        <v>496</v>
+      </c>
+      <c r="B375" s="4" t="s">
+        <v>497</v>
+      </c>
+      <c r="C375" s="4" t="s">
+        <v>335</v>
+      </c>
+      <c r="D375" s="4" t="s">
+        <v>416</v>
+      </c>
+      <c r="E375" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M375" s="3"/>
+      <c r="N375" s="3"/>
+      <c r="O375" s="3"/>
+      <c r="P375" s="3"/>
+      <c r="Q375" s="3"/>
+      <c r="R375" s="3"/>
+      <c r="S375" s="3"/>
+    </row>
+    <row r="376" spans="1:19">
+      <c r="A376" s="4" t="s">
+        <v>498</v>
+      </c>
+      <c r="B376" s="4" t="s">
+        <v>499</v>
+      </c>
+      <c r="C376" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="D376" s="4" t="s">
+        <v>416</v>
+      </c>
+      <c r="E376" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M376" s="3"/>
+      <c r="N376" s="3"/>
+      <c r="O376" s="3"/>
+      <c r="P376" s="3"/>
+      <c r="Q376" s="3"/>
+      <c r="R376" s="3"/>
+      <c r="S376" s="3"/>
+    </row>
+    <row r="377" spans="1:19">
+      <c r="A377" s="4" t="s">
+        <v>500</v>
+      </c>
+      <c r="B377" s="4" t="s">
+        <v>419</v>
+      </c>
+      <c r="C377" s="4" t="s">
+        <v>238</v>
+      </c>
+      <c r="D377" s="4" t="s">
+        <v>416</v>
+      </c>
+      <c r="E377" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M377" s="3"/>
+      <c r="N377" s="3"/>
+      <c r="O377" s="3"/>
+      <c r="P377" s="3"/>
+      <c r="Q377" s="3"/>
+      <c r="R377" s="3"/>
+      <c r="S377" s="3"/>
+    </row>
+    <row r="378" spans="1:19">
+      <c r="A378" s="4" t="s">
+        <v>501</v>
+      </c>
+      <c r="B378" s="4" t="s">
+        <v>502</v>
+      </c>
+      <c r="C378" s="4" t="s">
+        <v>503</v>
+      </c>
+      <c r="D378" s="4" t="s">
+        <v>416</v>
+      </c>
+      <c r="E378" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M378" s="3"/>
+      <c r="N378" s="3"/>
+      <c r="O378" s="3"/>
+      <c r="P378" s="3"/>
+      <c r="Q378" s="3"/>
+      <c r="R378" s="3"/>
+      <c r="S378" s="3"/>
+    </row>
+    <row r="379" spans="1:19">
+      <c r="A379" s="4" t="s">
+        <v>504</v>
+      </c>
+      <c r="B379" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C379" s="4" t="s">
+        <v>358</v>
+      </c>
+      <c r="D379" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E379" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M379" s="3"/>
+      <c r="N379" s="3"/>
+      <c r="O379" s="3"/>
+      <c r="P379" s="3"/>
+      <c r="Q379" s="3"/>
+      <c r="R379" s="3"/>
+      <c r="S379" s="3"/>
+    </row>
+    <row r="380" spans="1:19">
+      <c r="A380" s="4" t="s">
+        <v>505</v>
+      </c>
+      <c r="B380" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="C380" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="D380" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E380" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M380" s="3"/>
+      <c r="N380" s="3"/>
+      <c r="O380" s="3"/>
+      <c r="P380" s="3"/>
+      <c r="Q380" s="3"/>
+      <c r="R380" s="3"/>
+      <c r="S380" s="3"/>
+    </row>
+    <row r="381" spans="1:19">
+      <c r="A381" s="4" t="s">
+        <v>506</v>
+      </c>
+      <c r="B381" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C381" s="4" t="s">
+        <v>36</v>
+      </c>
+      <c r="D381" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E381" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M381" s="3"/>
+      <c r="N381" s="3"/>
+      <c r="O381" s="3"/>
+      <c r="P381" s="3"/>
+      <c r="Q381" s="3"/>
+      <c r="R381" s="3"/>
+      <c r="S381" s="3"/>
+    </row>
+    <row r="382" spans="1:19">
+      <c r="A382" s="4" t="s">
+        <v>507</v>
+      </c>
+      <c r="B382" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C382" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="D382" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E382" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M382" s="3"/>
+      <c r="N382" s="3"/>
+      <c r="O382" s="3"/>
+      <c r="P382" s="3"/>
+      <c r="Q382" s="3"/>
+      <c r="R382" s="3"/>
+      <c r="S382" s="3"/>
+    </row>
+    <row r="383" spans="1:19">
+      <c r="A383" s="4" t="s">
+        <v>508</v>
+      </c>
+      <c r="B383" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C383" s="4" t="s">
+        <v>139</v>
+      </c>
+      <c r="D383" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E383" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M383" s="3"/>
+      <c r="N383" s="3"/>
+      <c r="O383" s="3"/>
+      <c r="P383" s="3"/>
+      <c r="Q383" s="3"/>
+      <c r="R383" s="3"/>
+      <c r="S383" s="3"/>
+    </row>
+    <row r="384" spans="1:19">
+      <c r="A384" s="4" t="s">
+        <v>509</v>
+      </c>
+      <c r="B384" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C384" s="4" t="s">
+        <v>358</v>
+      </c>
+      <c r="D384" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E384" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M384" s="3"/>
+      <c r="N384" s="3"/>
+      <c r="O384" s="3"/>
+      <c r="P384" s="3"/>
+      <c r="Q384" s="3"/>
+      <c r="R384" s="3"/>
+      <c r="S384" s="3"/>
+    </row>
+    <row r="385" spans="1:19">
+      <c r="A385" s="4" t="s">
+        <v>510</v>
+      </c>
+      <c r="B385" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C385" s="4" t="s">
+        <v>454</v>
+      </c>
+      <c r="D385" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E385" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M385" s="3"/>
+      <c r="N385" s="3"/>
+      <c r="O385" s="3"/>
+      <c r="P385" s="3"/>
+      <c r="Q385" s="3"/>
+      <c r="R385" s="3"/>
+      <c r="S385" s="3"/>
+    </row>
+    <row r="386" spans="1:19">
+      <c r="A386" s="4" t="s">
+        <v>511</v>
+      </c>
+      <c r="B386" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C386" s="4" t="s">
+        <v>31</v>
+      </c>
+      <c r="D386" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E386" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M386" s="3"/>
+      <c r="N386" s="3"/>
+      <c r="O386" s="3"/>
+      <c r="P386" s="3"/>
+      <c r="Q386" s="3"/>
+      <c r="R386" s="3"/>
+      <c r="S386" s="3"/>
+    </row>
+    <row r="387" spans="1:19">
+      <c r="A387" s="4" t="s">
+        <v>512</v>
+      </c>
+      <c r="B387" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C387" s="4" t="s">
+        <v>154</v>
+      </c>
+      <c r="D387" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E387" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M387" s="3"/>
+      <c r="N387" s="3"/>
+      <c r="O387" s="3"/>
+      <c r="P387" s="3"/>
+      <c r="Q387" s="3"/>
+      <c r="R387" s="3"/>
+      <c r="S387" s="3"/>
+    </row>
+    <row r="388" spans="1:19">
+      <c r="A388" s="4" t="s">
+        <v>513</v>
+      </c>
+      <c r="B388" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C388" s="4" t="s">
+        <v>189</v>
+      </c>
+      <c r="D388" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E388" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M388" s="3"/>
+      <c r="N388" s="3"/>
+      <c r="O388" s="3"/>
+      <c r="P388" s="3"/>
+      <c r="Q388" s="3"/>
+      <c r="R388" s="3"/>
+      <c r="S388" s="3"/>
+    </row>
+    <row r="389" spans="1:19">
+      <c r="A389" s="4" t="s">
+        <v>514</v>
+      </c>
+      <c r="B389" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C389" s="4" t="s">
+        <v>232</v>
+      </c>
+      <c r="D389" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E389" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M389" s="3"/>
+      <c r="N389" s="3"/>
+      <c r="O389" s="3"/>
+      <c r="P389" s="3"/>
+      <c r="Q389" s="3"/>
+      <c r="R389" s="3"/>
+      <c r="S389" s="3"/>
+    </row>
+    <row r="390" spans="1:19">
+      <c r="A390" s="4" t="s">
+        <v>515</v>
+      </c>
+      <c r="B390" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C390" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="D390" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E390" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M390" s="3"/>
+      <c r="N390" s="3"/>
+      <c r="O390" s="3"/>
+      <c r="P390" s="3"/>
+      <c r="Q390" s="3"/>
+      <c r="R390" s="3"/>
+      <c r="S390" s="3"/>
+    </row>
+    <row r="391" spans="1:19">
+      <c r="A391" s="4" t="s">
+        <v>516</v>
+      </c>
+      <c r="B391" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C391" s="4" t="s">
+        <v>31</v>
+      </c>
+      <c r="D391" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E391" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M391" s="3"/>
+      <c r="N391" s="3"/>
+      <c r="O391" s="3"/>
+      <c r="P391" s="3"/>
+      <c r="Q391" s="3"/>
+      <c r="R391" s="3"/>
+      <c r="S391" s="3"/>
+    </row>
+    <row r="392" spans="1:19">
+      <c r="A392" s="4" t="s">
+        <v>517</v>
+      </c>
+      <c r="B392" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C392" s="4" t="s">
+        <v>481</v>
+      </c>
+      <c r="D392" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E392" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M392" s="3"/>
+      <c r="N392" s="3"/>
+      <c r="O392" s="3"/>
+      <c r="P392" s="3"/>
+      <c r="Q392" s="3"/>
+      <c r="R392" s="3"/>
+      <c r="S392" s="3"/>
+    </row>
+    <row r="393" spans="1:19">
+      <c r="A393" s="4" t="s">
+        <v>518</v>
+      </c>
+      <c r="B393" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C393" s="4" t="s">
+        <v>519</v>
+      </c>
+      <c r="D393" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E393" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M393" s="3"/>
+      <c r="N393" s="3"/>
+      <c r="O393" s="3"/>
+      <c r="P393" s="3"/>
+      <c r="Q393" s="3"/>
+      <c r="R393" s="3"/>
+      <c r="S393" s="3"/>
+    </row>
+    <row r="394" spans="1:19">
+      <c r="A394" s="4" t="s">
+        <v>520</v>
+      </c>
+      <c r="B394" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C394" s="4" t="s">
+        <v>335</v>
+      </c>
+      <c r="D394" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E394" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M394" s="3"/>
+      <c r="N394" s="3"/>
+      <c r="O394" s="3"/>
+      <c r="P394" s="3"/>
+      <c r="Q394" s="3"/>
+      <c r="R394" s="3"/>
+      <c r="S394" s="3"/>
+    </row>
+    <row r="395" spans="1:19">
+      <c r="A395" s="4" t="s">
+        <v>521</v>
+      </c>
+      <c r="B395" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C395" s="4" t="s">
+        <v>174</v>
+      </c>
+      <c r="D395" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E395" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M395" s="3"/>
+      <c r="N395" s="3"/>
+      <c r="O395" s="3"/>
+      <c r="P395" s="3"/>
+      <c r="Q395" s="3"/>
+      <c r="R395" s="3"/>
+      <c r="S395" s="3"/>
+    </row>
+    <row r="396" spans="1:19">
+      <c r="A396" s="4" t="s">
+        <v>522</v>
+      </c>
+      <c r="B396" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C396" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="D396" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E396" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M396" s="3"/>
+      <c r="N396" s="3"/>
+      <c r="O396" s="3"/>
+      <c r="P396" s="3"/>
+      <c r="Q396" s="3"/>
+      <c r="R396" s="3"/>
+      <c r="S396" s="3"/>
+    </row>
+    <row r="397" spans="1:19">
+      <c r="A397" s="4" t="s">
+        <v>523</v>
+      </c>
+      <c r="B397" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C397" s="4" t="s">
+        <v>254</v>
+      </c>
+      <c r="D397" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E397" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M397" s="3"/>
+      <c r="N397" s="3"/>
+      <c r="O397" s="3"/>
+      <c r="P397" s="3"/>
+      <c r="Q397" s="3"/>
+      <c r="R397" s="3"/>
+      <c r="S397" s="3"/>
+    </row>
+    <row r="398" spans="1:19">
+      <c r="A398" s="4" t="s">
+        <v>524</v>
+      </c>
+      <c r="B398" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C398" s="4" t="s">
+        <v>31</v>
+      </c>
+      <c r="D398" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E398" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M398" s="3"/>
+      <c r="N398" s="3"/>
+      <c r="O398" s="3"/>
+      <c r="P398" s="3"/>
+      <c r="Q398" s="3"/>
+      <c r="R398" s="3"/>
+      <c r="S398" s="3"/>
+    </row>
+    <row r="399" spans="1:19">
+      <c r="A399" s="4" t="s">
+        <v>525</v>
+      </c>
+      <c r="B399" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C399" s="4" t="s">
+        <v>450</v>
+      </c>
+      <c r="D399" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E399" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M399" s="3"/>
+      <c r="N399" s="3"/>
+      <c r="O399" s="3"/>
+      <c r="P399" s="3"/>
+      <c r="Q399" s="3"/>
+      <c r="R399" s="3"/>
+      <c r="S399" s="3"/>
+    </row>
+    <row r="400" spans="1:19">
+      <c r="A400" s="4" t="s">
+        <v>526</v>
+      </c>
+      <c r="B400" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C400" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="D400" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E400" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M400" s="3"/>
+      <c r="N400" s="3"/>
+      <c r="O400" s="3"/>
+      <c r="P400" s="3"/>
+      <c r="Q400" s="3"/>
+      <c r="R400" s="3"/>
+      <c r="S400" s="3"/>
+    </row>
+    <row r="401" spans="1:19">
+      <c r="A401" s="4" t="s">
+        <v>527</v>
+      </c>
+      <c r="B401" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C401" s="4" t="s">
+        <v>250</v>
+      </c>
+      <c r="D401" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E401" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M401" s="3"/>
+      <c r="N401" s="3"/>
+      <c r="O401" s="3"/>
+      <c r="P401" s="3"/>
+      <c r="Q401" s="3"/>
+      <c r="R401" s="3"/>
+      <c r="S401" s="3"/>
+    </row>
+    <row r="402" spans="1:19">
+      <c r="A402" s="4" t="s">
+        <v>528</v>
+      </c>
+      <c r="B402" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C402" s="4" t="s">
+        <v>450</v>
+      </c>
+      <c r="D402" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E402" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M402" s="3"/>
+      <c r="N402" s="3"/>
+      <c r="O402" s="3"/>
+      <c r="P402" s="3"/>
+      <c r="Q402" s="3"/>
+      <c r="R402" s="3"/>
+      <c r="S402" s="3"/>
+    </row>
+    <row r="403" spans="1:19">
+      <c r="A403" s="4" t="s">
+        <v>529</v>
+      </c>
+      <c r="B403" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C403" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="D403" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E403" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M403" s="3"/>
+      <c r="N403" s="3"/>
+      <c r="O403" s="3"/>
+      <c r="P403" s="3"/>
+      <c r="Q403" s="3"/>
+      <c r="R403" s="3"/>
+      <c r="S403" s="3"/>
+    </row>
+    <row r="404" spans="1:19">
+      <c r="A404" s="4" t="s">
+        <v>530</v>
+      </c>
+      <c r="B404" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C404" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="D404" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E404" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M404" s="3"/>
+      <c r="N404" s="3"/>
+      <c r="O404" s="3"/>
+      <c r="P404" s="3"/>
+      <c r="Q404" s="3"/>
+      <c r="R404" s="3"/>
+      <c r="S404" s="3"/>
+    </row>
+    <row r="405" spans="1:19">
+      <c r="A405" s="4" t="s">
+        <v>531</v>
+      </c>
+      <c r="B405" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C405" s="4" t="s">
+        <v>218</v>
+      </c>
+      <c r="D405" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E405" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M405" s="3"/>
+      <c r="N405" s="3"/>
+      <c r="O405" s="3"/>
+      <c r="P405" s="3"/>
+      <c r="Q405" s="3"/>
+      <c r="R405" s="3"/>
+      <c r="S405" s="3"/>
+    </row>
+    <row r="406" spans="1:19">
+      <c r="A406" s="4" t="s">
+        <v>532</v>
+      </c>
+      <c r="B406" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C406" s="4" t="s">
+        <v>139</v>
+      </c>
+      <c r="D406" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E406" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M406" s="3"/>
+      <c r="N406" s="3"/>
+      <c r="O406" s="3"/>
+      <c r="P406" s="3"/>
+      <c r="Q406" s="3"/>
+      <c r="R406" s="3"/>
+      <c r="S406" s="3"/>
+    </row>
+    <row r="407" spans="1:19">
+      <c r="A407" s="4" t="s">
+        <v>533</v>
+      </c>
+      <c r="B407" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C407" s="4" t="s">
+        <v>348</v>
+      </c>
+      <c r="D407" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E407" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M407" s="3"/>
+      <c r="N407" s="3"/>
+      <c r="O407" s="3"/>
+      <c r="P407" s="3"/>
+      <c r="Q407" s="3"/>
+      <c r="R407" s="3"/>
+      <c r="S407" s="3"/>
+    </row>
+    <row r="408" spans="1:19">
+      <c r="A408" s="4" t="s">
+        <v>534</v>
+      </c>
+      <c r="B408" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C408" s="4" t="s">
+        <v>358</v>
+      </c>
+      <c r="D408" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E408" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M408" s="3"/>
+      <c r="N408" s="3"/>
+      <c r="O408" s="3"/>
+      <c r="P408" s="3"/>
+      <c r="Q408" s="3"/>
+      <c r="R408" s="3"/>
+      <c r="S408" s="3"/>
+    </row>
+    <row r="409" spans="1:19">
+      <c r="A409" s="4" t="s">
+        <v>535</v>
+      </c>
+      <c r="B409" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C409" s="4" t="s">
+        <v>536</v>
+      </c>
+      <c r="D409" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E409" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M409" s="3"/>
+      <c r="N409" s="3"/>
+      <c r="O409" s="3"/>
+      <c r="P409" s="3"/>
+      <c r="Q409" s="3"/>
+      <c r="R409" s="3"/>
+      <c r="S409" s="3"/>
+    </row>
+    <row r="410" spans="1:19">
+      <c r="A410" s="4" t="s">
+        <v>537</v>
+      </c>
+      <c r="B410" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C410" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="D410" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E410" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M410" s="3"/>
+      <c r="N410" s="3"/>
+      <c r="O410" s="3"/>
+      <c r="P410" s="3"/>
+      <c r="Q410" s="3"/>
+      <c r="R410" s="3"/>
+      <c r="S410" s="3"/>
+    </row>
+    <row r="411" spans="1:19">
+      <c r="A411" s="4" t="s">
+        <v>538</v>
+      </c>
+      <c r="B411" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C411" s="4" t="s">
+        <v>338</v>
+      </c>
+      <c r="D411" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E411" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M411" s="3"/>
+      <c r="N411" s="3"/>
+      <c r="O411" s="3"/>
+      <c r="P411" s="3"/>
+      <c r="Q411" s="3"/>
+      <c r="R411" s="3"/>
+      <c r="S411" s="3"/>
+    </row>
+    <row r="412" spans="1:19">
+      <c r="A412" s="4" t="s">
+        <v>539</v>
+      </c>
+      <c r="B412" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C412" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="D412" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E412" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M412" s="3"/>
+      <c r="N412" s="3"/>
+      <c r="O412" s="3"/>
+      <c r="P412" s="3"/>
+      <c r="Q412" s="3"/>
+      <c r="R412" s="3"/>
+      <c r="S412" s="3"/>
+    </row>
+    <row r="413" spans="1:19">
+      <c r="A413" s="4" t="s">
+        <v>540</v>
+      </c>
+      <c r="B413" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C413" s="4" t="s">
+        <v>189</v>
+      </c>
+      <c r="D413" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E413" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M413" s="3"/>
+      <c r="N413" s="3"/>
+      <c r="O413" s="3"/>
+      <c r="P413" s="3"/>
+      <c r="Q413" s="3"/>
+      <c r="R413" s="3"/>
+      <c r="S413" s="3"/>
+    </row>
+    <row r="414" spans="1:19">
+      <c r="A414" s="4" t="s">
+        <v>541</v>
+      </c>
+      <c r="B414" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C414" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="D414" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E414" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M414" s="3"/>
+      <c r="N414" s="3"/>
+      <c r="O414" s="3"/>
+      <c r="P414" s="3"/>
+      <c r="Q414" s="3"/>
+      <c r="R414" s="3"/>
+      <c r="S414" s="3"/>
+    </row>
+    <row r="415" spans="1:19">
+      <c r="A415" s="4" t="s">
+        <v>542</v>
+      </c>
+      <c r="B415" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C415" s="4" t="s">
+        <v>481</v>
+      </c>
+      <c r="D415" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E415" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M415" s="3"/>
+      <c r="N415" s="3"/>
+      <c r="O415" s="3"/>
+      <c r="P415" s="3"/>
+      <c r="Q415" s="3"/>
+      <c r="R415" s="3"/>
+      <c r="S415" s="3"/>
+    </row>
+    <row r="416" spans="1:19">
+      <c r="A416" s="4" t="s">
+        <v>543</v>
+      </c>
+      <c r="B416" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C416" s="4" t="s">
+        <v>101</v>
+      </c>
+      <c r="D416" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E416" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M416" s="3"/>
+      <c r="N416" s="3"/>
+      <c r="O416" s="3"/>
+      <c r="P416" s="3"/>
+      <c r="Q416" s="3"/>
+      <c r="R416" s="3"/>
+      <c r="S416" s="3"/>
+    </row>
+    <row r="417" spans="1:19">
+      <c r="A417" s="4" t="s">
+        <v>544</v>
+      </c>
+      <c r="B417" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C417" s="4" t="s">
+        <v>150</v>
+      </c>
+      <c r="D417" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E417" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M417" s="3"/>
+      <c r="N417" s="3"/>
+      <c r="O417" s="3"/>
+      <c r="P417" s="3"/>
+      <c r="Q417" s="3"/>
+      <c r="R417" s="3"/>
+      <c r="S417" s="3"/>
+    </row>
+    <row r="418" spans="1:19">
+      <c r="A418" s="4" t="s">
+        <v>545</v>
+      </c>
+      <c r="B418" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C418" s="4" t="s">
+        <v>373</v>
+      </c>
+      <c r="D418" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E418" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M418" s="3"/>
+      <c r="N418" s="3"/>
+      <c r="O418" s="3"/>
+      <c r="P418" s="3"/>
+      <c r="Q418" s="3"/>
+      <c r="R418" s="3"/>
+      <c r="S418" s="3"/>
+    </row>
+    <row r="419" spans="1:19">
+      <c r="A419" s="4" t="s">
+        <v>546</v>
+      </c>
+      <c r="B419" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C419" s="4" t="s">
+        <v>150</v>
+      </c>
+      <c r="D419" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E419" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M419" s="3"/>
+      <c r="N419" s="3"/>
+      <c r="O419" s="3"/>
+      <c r="P419" s="3"/>
+      <c r="Q419" s="3"/>
+      <c r="R419" s="3"/>
+      <c r="S419" s="3"/>
+    </row>
+    <row r="420" spans="1:19">
+      <c r="A420" s="4" t="s">
+        <v>547</v>
+      </c>
+      <c r="B420" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C420" s="4" t="s">
+        <v>137</v>
+      </c>
+      <c r="D420" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E420" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M420" s="3"/>
+      <c r="N420" s="3"/>
+      <c r="O420" s="3"/>
+      <c r="P420" s="3"/>
+      <c r="Q420" s="3"/>
+      <c r="R420" s="3"/>
+      <c r="S420" s="3"/>
+    </row>
+    <row r="421" spans="1:19">
+      <c r="A421" s="4" t="s">
+        <v>548</v>
+      </c>
+      <c r="B421" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C421" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="D421" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E421" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M421" s="3"/>
+      <c r="N421" s="3"/>
+      <c r="O421" s="3"/>
+      <c r="P421" s="3"/>
+      <c r="Q421" s="3"/>
+      <c r="R421" s="3"/>
+      <c r="S421" s="3"/>
+    </row>
+    <row r="422" spans="1:19">
+      <c r="A422" s="4" t="s">
+        <v>549</v>
+      </c>
+      <c r="B422" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C422" s="4" t="s">
+        <v>36</v>
+      </c>
+      <c r="D422" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E422" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M422" s="3"/>
+      <c r="N422" s="3"/>
+      <c r="O422" s="3"/>
+      <c r="P422" s="3"/>
+      <c r="Q422" s="3"/>
+      <c r="R422" s="3"/>
+      <c r="S422" s="3"/>
+    </row>
+    <row r="423" spans="1:19">
+      <c r="A423" s="4" t="s">
+        <v>550</v>
+      </c>
+      <c r="B423" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C423" s="4" t="s">
+        <v>450</v>
+      </c>
+      <c r="D423" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E423" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M423" s="3"/>
+      <c r="N423" s="3"/>
+      <c r="O423" s="3"/>
+      <c r="P423" s="3"/>
+      <c r="Q423" s="3"/>
+      <c r="R423" s="3"/>
+      <c r="S423" s="3"/>
+    </row>
+    <row r="424" spans="1:19">
+      <c r="A424" s="4" t="s">
+        <v>551</v>
+      </c>
+      <c r="B424" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C424" s="4" t="s">
+        <v>313</v>
+      </c>
+      <c r="D424" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E424" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M424" s="3"/>
+      <c r="N424" s="3"/>
+      <c r="O424" s="3"/>
+      <c r="P424" s="3"/>
+      <c r="Q424" s="3"/>
+      <c r="R424" s="3"/>
+      <c r="S424" s="3"/>
+    </row>
+    <row r="425" spans="1:19">
+      <c r="A425" s="4" t="s">
+        <v>552</v>
+      </c>
+      <c r="B425" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C425" s="4" t="s">
+        <v>150</v>
+      </c>
+      <c r="D425" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E425" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M425" s="3"/>
+      <c r="N425" s="3"/>
+      <c r="O425" s="3"/>
+      <c r="P425" s="3"/>
+      <c r="Q425" s="3"/>
+      <c r="R425" s="3"/>
+      <c r="S425" s="3"/>
+    </row>
+    <row r="426" spans="1:19">
+      <c r="A426" s="4" t="s">
+        <v>553</v>
+      </c>
+      <c r="B426" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C426" s="4" t="s">
+        <v>481</v>
+      </c>
+      <c r="D426" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E426" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M426" s="3"/>
+      <c r="N426" s="3"/>
+      <c r="O426" s="3"/>
+      <c r="P426" s="3"/>
+      <c r="Q426" s="3"/>
+      <c r="R426" s="3"/>
+      <c r="S426" s="3"/>
+    </row>
+    <row r="427" spans="1:19">
+      <c r="A427" s="4" t="s">
+        <v>554</v>
+      </c>
+      <c r="B427" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C427" s="4" t="s">
+        <v>555</v>
+      </c>
+      <c r="D427" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E427" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M427" s="3"/>
+      <c r="N427" s="3"/>
+      <c r="O427" s="3"/>
+      <c r="P427" s="3"/>
+      <c r="Q427" s="3"/>
+      <c r="R427" s="3"/>
+      <c r="S427" s="3"/>
+    </row>
+    <row r="428" spans="1:19">
+      <c r="A428" s="4" t="s">
+        <v>556</v>
+      </c>
+      <c r="B428" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C428" s="4" t="s">
+        <v>174</v>
+      </c>
+      <c r="D428" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E428" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M428" s="3"/>
+      <c r="N428" s="3"/>
+      <c r="O428" s="3"/>
+      <c r="P428" s="3"/>
+      <c r="Q428" s="3"/>
+      <c r="R428" s="3"/>
+      <c r="S428" s="3"/>
+    </row>
+    <row r="429" spans="1:19">
+      <c r="A429" s="4" t="s">
+        <v>557</v>
+      </c>
+      <c r="B429" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C429" s="4" t="s">
+        <v>174</v>
+      </c>
+      <c r="D429" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E429" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M429" s="3"/>
+      <c r="N429" s="3"/>
+      <c r="O429" s="3"/>
+      <c r="P429" s="3"/>
+      <c r="Q429" s="3"/>
+      <c r="R429" s="3"/>
+      <c r="S429" s="3"/>
+    </row>
+    <row r="430" spans="1:19">
+      <c r="A430" s="4" t="s">
+        <v>558</v>
+      </c>
+      <c r="B430" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C430" s="4" t="s">
+        <v>256</v>
+      </c>
+      <c r="D430" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E430" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M430" s="3"/>
+      <c r="N430" s="3"/>
+      <c r="O430" s="3"/>
+      <c r="P430" s="3"/>
+      <c r="Q430" s="3"/>
+      <c r="R430" s="3"/>
+      <c r="S430" s="3"/>
+    </row>
+    <row r="431" spans="1:19">
+      <c r="A431" s="4" t="s">
+        <v>559</v>
+      </c>
+      <c r="B431" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C431" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="D431" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E431" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M431" s="3"/>
+      <c r="N431" s="3"/>
+      <c r="O431" s="3"/>
+      <c r="P431" s="3"/>
+      <c r="Q431" s="3"/>
+      <c r="R431" s="3"/>
+      <c r="S431" s="3"/>
+    </row>
+    <row r="432" spans="1:19">
+      <c r="A432" s="4" t="s">
+        <v>560</v>
+      </c>
+      <c r="B432" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C432" s="4" t="s">
+        <v>174</v>
+      </c>
+      <c r="D432" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E432" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M432" s="3"/>
+      <c r="N432" s="3"/>
+      <c r="O432" s="3"/>
+      <c r="P432" s="3"/>
+      <c r="Q432" s="3"/>
+      <c r="R432" s="3"/>
+      <c r="S432" s="3"/>
+    </row>
+    <row r="433" spans="1:19">
+      <c r="A433" s="4" t="s">
+        <v>561</v>
+      </c>
+      <c r="B433" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="C433" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="D433" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E433" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M433" s="3"/>
+      <c r="N433" s="3"/>
+      <c r="O433" s="3"/>
+      <c r="P433" s="3"/>
+      <c r="Q433" s="3"/>
+      <c r="R433" s="3"/>
+      <c r="S433" s="3"/>
+    </row>
+    <row r="434" spans="1:19">
+      <c r="A434" s="4" t="s">
+        <v>562</v>
+      </c>
+      <c r="B434" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C434" s="4" t="s">
+        <v>348</v>
+      </c>
+      <c r="D434" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E434" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M434" s="3"/>
+      <c r="N434" s="3"/>
+      <c r="O434" s="3"/>
+      <c r="P434" s="3"/>
+      <c r="Q434" s="3"/>
+      <c r="R434" s="3"/>
+      <c r="S434" s="3"/>
+    </row>
+    <row r="435" spans="1:19">
+      <c r="A435" s="4" t="s">
+        <v>563</v>
+      </c>
+      <c r="B435" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C435" s="4" t="s">
+        <v>165</v>
+      </c>
+      <c r="D435" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E435" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M435" s="3"/>
+      <c r="N435" s="3"/>
+      <c r="O435" s="3"/>
+      <c r="P435" s="3"/>
+      <c r="Q435" s="3"/>
+      <c r="R435" s="3"/>
+      <c r="S435" s="3"/>
+    </row>
+    <row r="436" spans="1:19">
+      <c r="A436" s="4" t="s">
+        <v>564</v>
+      </c>
+      <c r="B436" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C436" s="4" t="s">
+        <v>481</v>
+      </c>
+      <c r="D436" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E436" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M436" s="3"/>
+      <c r="N436" s="3"/>
+      <c r="O436" s="3"/>
+      <c r="P436" s="3"/>
+      <c r="Q436" s="3"/>
+      <c r="R436" s="3"/>
+      <c r="S436" s="3"/>
+    </row>
+    <row r="437" spans="1:19">
+      <c r="A437" s="4" t="s">
+        <v>565</v>
+      </c>
+      <c r="B437" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C437" s="4" t="s">
+        <v>358</v>
+      </c>
+      <c r="D437" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E437" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M437" s="3"/>
+      <c r="N437" s="3"/>
+      <c r="O437" s="3"/>
+      <c r="P437" s="3"/>
+      <c r="Q437" s="3"/>
+      <c r="R437" s="3"/>
+      <c r="S437" s="3"/>
+    </row>
+    <row r="438" spans="1:19">
+      <c r="A438" s="4" t="s">
+        <v>566</v>
+      </c>
+      <c r="B438" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C438" s="4" t="s">
+        <v>348</v>
+      </c>
+      <c r="D438" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E438" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M438" s="3"/>
+      <c r="N438" s="3"/>
+      <c r="O438" s="3"/>
+      <c r="P438" s="3"/>
+      <c r="Q438" s="3"/>
+      <c r="R438" s="3"/>
+      <c r="S438" s="3"/>
+    </row>
+    <row r="439" spans="1:19">
+      <c r="A439" s="4" t="s">
+        <v>567</v>
+      </c>
+      <c r="B439" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C439" s="4" t="s">
+        <v>348</v>
+      </c>
+      <c r="D439" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E439" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M439" s="3"/>
+      <c r="N439" s="3"/>
+      <c r="O439" s="3"/>
+      <c r="P439" s="3"/>
+      <c r="Q439" s="3"/>
+      <c r="R439" s="3"/>
+      <c r="S439" s="3"/>
+    </row>
+    <row r="440" spans="1:19">
+      <c r="A440" s="4" t="s">
+        <v>568</v>
+      </c>
+      <c r="B440" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C440" s="4" t="s">
+        <v>348</v>
+      </c>
+      <c r="D440" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E440" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M440" s="3"/>
+      <c r="N440" s="3"/>
+      <c r="O440" s="3"/>
+      <c r="P440" s="3"/>
+      <c r="Q440" s="3"/>
+      <c r="R440" s="3"/>
+      <c r="S440" s="3"/>
+    </row>
+    <row r="441" spans="1:19">
+      <c r="A441" s="4" t="s">
+        <v>569</v>
+      </c>
+      <c r="B441" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C441" s="4" t="s">
+        <v>377</v>
+      </c>
+      <c r="D441" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E441" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M441" s="3"/>
+      <c r="N441" s="3"/>
+      <c r="O441" s="3"/>
+      <c r="P441" s="3"/>
+      <c r="Q441" s="3"/>
+      <c r="R441" s="3"/>
+      <c r="S441" s="3"/>
+    </row>
+    <row r="442" spans="1:19">
+      <c r="A442" s="4" t="s">
+        <v>570</v>
+      </c>
+      <c r="B442" s="4" t="s">
+        <v>182</v>
+      </c>
+      <c r="C442" s="4" t="s">
+        <v>471</v>
+      </c>
+      <c r="D442" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E442" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M442" s="3"/>
+      <c r="N442" s="3"/>
+      <c r="O442" s="3"/>
+      <c r="P442" s="3"/>
+      <c r="Q442" s="3"/>
+      <c r="R442" s="3"/>
+      <c r="S442" s="3"/>
+    </row>
+    <row r="443" spans="1:19">
+      <c r="A443" s="4" t="s">
+        <v>571</v>
+      </c>
+      <c r="B443" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C443" s="4" t="s">
+        <v>218</v>
+      </c>
+      <c r="D443" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E443" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M443" s="3"/>
+      <c r="N443" s="3"/>
+      <c r="O443" s="3"/>
+      <c r="P443" s="3"/>
+      <c r="Q443" s="3"/>
+      <c r="R443" s="3"/>
+      <c r="S443" s="3"/>
+    </row>
+    <row r="444" spans="1:19">
+      <c r="A444" s="4" t="s">
+        <v>572</v>
+      </c>
+      <c r="B444" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C444" s="4" t="s">
+        <v>348</v>
+      </c>
+      <c r="D444" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E444" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M444" s="3"/>
+      <c r="N444" s="3"/>
+      <c r="O444" s="3"/>
+      <c r="P444" s="3"/>
+      <c r="Q444" s="3"/>
+      <c r="R444" s="3"/>
+      <c r="S444" s="3"/>
+    </row>
+    <row r="445" spans="1:19">
+      <c r="A445" s="4" t="s">
+        <v>573</v>
+      </c>
+      <c r="B445" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C445" s="4" t="s">
+        <v>450</v>
+      </c>
+      <c r="D445" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E445" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M445" s="3"/>
+      <c r="N445" s="3"/>
+      <c r="O445" s="3"/>
+      <c r="P445" s="3"/>
+      <c r="Q445" s="3"/>
+      <c r="R445" s="3"/>
+      <c r="S445" s="3"/>
+    </row>
+    <row r="446" spans="1:19">
+      <c r="A446" s="4" t="s">
+        <v>574</v>
+      </c>
+      <c r="B446" s="4" t="s">
+        <v>182</v>
+      </c>
+      <c r="C446" s="4" t="s">
+        <v>238</v>
+      </c>
+      <c r="D446" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E446" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M446" s="3"/>
+      <c r="N446" s="3"/>
+      <c r="O446" s="3"/>
+      <c r="P446" s="3"/>
+      <c r="Q446" s="3"/>
+      <c r="R446" s="3"/>
+      <c r="S446" s="3"/>
+    </row>
+    <row r="447" spans="1:19">
+      <c r="A447" s="4" t="s">
+        <v>575</v>
+      </c>
+      <c r="B447" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C447" s="4" t="s">
+        <v>358</v>
+      </c>
+      <c r="D447" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E447" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M447" s="3"/>
+      <c r="N447" s="3"/>
+      <c r="O447" s="3"/>
+      <c r="P447" s="3"/>
+      <c r="Q447" s="3"/>
+      <c r="R447" s="3"/>
+      <c r="S447" s="3"/>
+    </row>
+    <row r="448" spans="1:19">
+      <c r="A448" s="4" t="s">
+        <v>576</v>
+      </c>
+      <c r="B448" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C448" s="4" t="s">
+        <v>139</v>
+      </c>
+      <c r="D448" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E448" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M448" s="3"/>
+      <c r="N448" s="3"/>
+      <c r="O448" s="3"/>
+      <c r="P448" s="3"/>
+      <c r="Q448" s="3"/>
+      <c r="R448" s="3"/>
+      <c r="S448" s="3"/>
+    </row>
+    <row r="449" spans="1:19">
+      <c r="A449" s="4" t="s">
+        <v>577</v>
+      </c>
+      <c r="B449" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C449" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="D449" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E449" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M449" s="3"/>
+      <c r="N449" s="3"/>
+      <c r="O449" s="3"/>
+      <c r="P449" s="3"/>
+      <c r="Q449" s="3"/>
+      <c r="R449" s="3"/>
+      <c r="S449" s="3"/>
+    </row>
+    <row r="450" spans="1:19">
+      <c r="A450" s="4" t="s">
+        <v>578</v>
+      </c>
+      <c r="B450" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C450" s="4" t="s">
+        <v>31</v>
+      </c>
+      <c r="D450" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E450" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M450" s="3"/>
+      <c r="N450" s="3"/>
+      <c r="O450" s="3"/>
+      <c r="P450" s="3"/>
+      <c r="Q450" s="3"/>
+      <c r="R450" s="3"/>
+      <c r="S450" s="3"/>
+    </row>
+    <row r="451" spans="1:19">
+      <c r="A451" s="4" t="s">
+        <v>579</v>
+      </c>
+      <c r="B451" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C451" s="4" t="s">
+        <v>25</v>
+      </c>
+      <c r="D451" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E451" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M451" s="3"/>
+      <c r="N451" s="3"/>
+      <c r="O451" s="3"/>
+      <c r="P451" s="3"/>
+      <c r="Q451" s="3"/>
+      <c r="R451" s="3"/>
+      <c r="S451" s="3"/>
+    </row>
+    <row r="452" spans="1:19">
+      <c r="A452" s="4" t="s">
+        <v>580</v>
+      </c>
+      <c r="B452" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C452" s="4" t="s">
+        <v>335</v>
+      </c>
+      <c r="D452" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E452" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M452" s="3"/>
+      <c r="N452" s="3"/>
+      <c r="O452" s="3"/>
+      <c r="P452" s="3"/>
+      <c r="Q452" s="3"/>
+      <c r="R452" s="3"/>
+      <c r="S452" s="3"/>
+    </row>
+    <row r="453" spans="1:19">
+      <c r="A453" s="4" t="s">
+        <v>581</v>
+      </c>
+      <c r="B453" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C453" s="4" t="s">
+        <v>31</v>
+      </c>
+      <c r="D453" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E453" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M453" s="3"/>
+      <c r="N453" s="3"/>
+      <c r="O453" s="3"/>
+      <c r="P453" s="3"/>
+      <c r="Q453" s="3"/>
+      <c r="R453" s="3"/>
+      <c r="S453" s="3"/>
+    </row>
+    <row r="454" spans="1:19">
+      <c r="A454" s="4" t="s">
+        <v>582</v>
+      </c>
+      <c r="B454" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C454" s="4" t="s">
+        <v>101</v>
+      </c>
+      <c r="D454" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E454" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M454" s="3"/>
+      <c r="N454" s="3"/>
+      <c r="O454" s="3"/>
+      <c r="P454" s="3"/>
+      <c r="Q454" s="3"/>
+      <c r="R454" s="3"/>
+      <c r="S454" s="3"/>
+    </row>
+    <row r="455" spans="1:19">
+      <c r="A455" s="4" t="s">
+        <v>583</v>
+      </c>
+      <c r="B455" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C455" s="4" t="s">
+        <v>343</v>
+      </c>
+      <c r="D455" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E455" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M455" s="3"/>
+      <c r="N455" s="3"/>
+      <c r="O455" s="3"/>
+      <c r="P455" s="3"/>
+      <c r="Q455" s="3"/>
+      <c r="R455" s="3"/>
+      <c r="S455" s="3"/>
+    </row>
+    <row r="456" spans="1:19">
+      <c r="A456" s="4" t="s">
+        <v>584</v>
+      </c>
+      <c r="B456" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C456" s="4" t="s">
+        <v>335</v>
+      </c>
+      <c r="D456" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E456" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M456" s="3"/>
+      <c r="N456" s="3"/>
+      <c r="O456" s="3"/>
+      <c r="P456" s="3"/>
+      <c r="Q456" s="3"/>
+      <c r="R456" s="3"/>
+      <c r="S456" s="3"/>
+    </row>
+    <row r="457" spans="1:19">
+      <c r="A457" s="4" t="s">
+        <v>585</v>
+      </c>
+      <c r="B457" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C457" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="D457" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E457" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M457" s="3"/>
+      <c r="N457" s="3"/>
+      <c r="O457" s="3"/>
+      <c r="P457" s="3"/>
+      <c r="Q457" s="3"/>
+      <c r="R457" s="3"/>
+      <c r="S457" s="3"/>
+    </row>
+    <row r="458" spans="1:19">
+      <c r="A458" s="4" t="s">
+        <v>586</v>
+      </c>
+      <c r="B458" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C458" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="D458" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E458" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M458" s="3"/>
+      <c r="N458" s="3"/>
+      <c r="O458" s="3"/>
+      <c r="P458" s="3"/>
+      <c r="Q458" s="3"/>
+      <c r="R458" s="3"/>
+      <c r="S458" s="3"/>
+    </row>
+    <row r="459" spans="1:19">
+      <c r="A459" s="4" t="s">
+        <v>587</v>
+      </c>
+      <c r="B459" s="4" t="s">
+        <v>588</v>
+      </c>
+      <c r="C459" s="4" t="s">
+        <v>481</v>
+      </c>
+      <c r="D459" s="4" t="s">
+        <v>416</v>
+      </c>
+      <c r="E459" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M459" s="3"/>
+      <c r="N459" s="3"/>
+      <c r="O459" s="3"/>
+      <c r="P459" s="3"/>
+      <c r="Q459" s="3"/>
+      <c r="R459" s="3"/>
+      <c r="S459" s="3"/>
+    </row>
+    <row r="460" spans="1:19">
+      <c r="A460" s="4" t="s">
+        <v>589</v>
+      </c>
+      <c r="B460" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C460" s="4" t="s">
+        <v>25</v>
+      </c>
+      <c r="D460" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E460" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M460" s="3"/>
+      <c r="N460" s="3"/>
+      <c r="O460" s="3"/>
+      <c r="P460" s="3"/>
+      <c r="Q460" s="3"/>
+      <c r="R460" s="3"/>
+      <c r="S460" s="3"/>
+    </row>
+    <row r="461" spans="1:19">
+      <c r="A461" s="4" t="s">
+        <v>590</v>
+      </c>
+      <c r="B461" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C461" s="4" t="s">
+        <v>165</v>
+      </c>
+      <c r="D461" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E461" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M461" s="3"/>
+      <c r="N461" s="3"/>
+      <c r="O461" s="3"/>
+      <c r="P461" s="3"/>
+      <c r="Q461" s="3"/>
+      <c r="R461" s="3"/>
+      <c r="S461" s="3"/>
+    </row>
+    <row r="462" spans="1:19">
+      <c r="A462" s="4" t="s">
+        <v>591</v>
+      </c>
+      <c r="B462" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C462" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="D462" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E462" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M462" s="3"/>
+      <c r="N462" s="3"/>
+      <c r="O462" s="3"/>
+      <c r="P462" s="3"/>
+      <c r="Q462" s="3"/>
+      <c r="R462" s="3"/>
+      <c r="S462" s="3"/>
+    </row>
+    <row r="463" spans="1:19">
+      <c r="A463" s="4" t="s">
+        <v>592</v>
+      </c>
+      <c r="B463" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C463" s="4" t="s">
+        <v>536</v>
+      </c>
+      <c r="D463" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E463" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M463" s="3"/>
+      <c r="N463" s="3"/>
+      <c r="O463" s="3"/>
+      <c r="P463" s="3"/>
+      <c r="Q463" s="3"/>
+      <c r="R463" s="3"/>
+      <c r="S463" s="3"/>
+    </row>
+    <row r="464" spans="1:19">
+      <c r="A464" s="4" t="s">
+        <v>593</v>
+      </c>
+      <c r="B464" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C464" s="4" t="s">
+        <v>232</v>
+      </c>
+      <c r="D464" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E464" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M464" s="3"/>
+      <c r="N464" s="3"/>
+      <c r="O464" s="3"/>
+      <c r="P464" s="3"/>
+      <c r="Q464" s="3"/>
+      <c r="R464" s="3"/>
+      <c r="S464" s="3"/>
+    </row>
+    <row r="465" spans="1:19">
+      <c r="A465" s="4" t="s">
+        <v>594</v>
+      </c>
+      <c r="B465" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C465" s="4" t="s">
+        <v>373</v>
+      </c>
+      <c r="D465" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E465" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M465" s="3"/>
+      <c r="N465" s="3"/>
+      <c r="O465" s="3"/>
+      <c r="P465" s="3"/>
+      <c r="Q465" s="3"/>
+      <c r="R465" s="3"/>
+      <c r="S465" s="3"/>
+    </row>
+    <row r="466" spans="1:19">
+      <c r="A466" s="4" t="s">
+        <v>595</v>
+      </c>
+      <c r="B466" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C466" s="4" t="s">
+        <v>133</v>
+      </c>
+      <c r="D466" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E466" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M466" s="3"/>
+      <c r="N466" s="3"/>
+      <c r="O466" s="3"/>
+      <c r="P466" s="3"/>
+      <c r="Q466" s="3"/>
+      <c r="R466" s="3"/>
+      <c r="S466" s="3"/>
+    </row>
+    <row r="467" spans="1:19">
+      <c r="A467" s="4" t="s">
+        <v>596</v>
+      </c>
+      <c r="B467" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C467" s="4" t="s">
+        <v>335</v>
+      </c>
+      <c r="D467" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E467" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M467" s="3"/>
+      <c r="N467" s="3"/>
+      <c r="O467" s="3"/>
+      <c r="P467" s="3"/>
+      <c r="Q467" s="3"/>
+      <c r="R467" s="3"/>
+      <c r="S467" s="3"/>
+    </row>
+    <row r="468" spans="1:19">
+      <c r="A468" s="4" t="s">
+        <v>597</v>
+      </c>
+      <c r="B468" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C468" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="D468" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E468" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M468" s="3"/>
+      <c r="N468" s="3"/>
+      <c r="O468" s="3"/>
+      <c r="P468" s="3"/>
+      <c r="Q468" s="3"/>
+      <c r="R468" s="3"/>
+      <c r="S468" s="3"/>
+    </row>
+    <row r="469" spans="1:19">
+      <c r="A469" s="4" t="s">
+        <v>598</v>
+      </c>
+      <c r="B469" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C469" s="4" t="s">
+        <v>269</v>
+      </c>
+      <c r="D469" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E469" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M469" s="3"/>
+      <c r="N469" s="3"/>
+      <c r="O469" s="3"/>
+      <c r="P469" s="3"/>
+      <c r="Q469" s="3"/>
+      <c r="R469" s="3"/>
+      <c r="S469" s="3"/>
+    </row>
+    <row r="470" spans="1:19">
+      <c r="A470" s="4" t="s">
+        <v>599</v>
+      </c>
+      <c r="B470" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C470" s="4" t="s">
+        <v>454</v>
+      </c>
+      <c r="D470" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E470" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M470" s="3"/>
+      <c r="N470" s="3"/>
+      <c r="O470" s="3"/>
+      <c r="P470" s="3"/>
+      <c r="Q470" s="3"/>
+      <c r="R470" s="3"/>
+      <c r="S470" s="3"/>
+    </row>
+    <row r="471" spans="1:19">
+      <c r="A471" s="4" t="s">
+        <v>600</v>
+      </c>
+      <c r="B471" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C471" s="4" t="s">
+        <v>256</v>
+      </c>
+      <c r="D471" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E471" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M471" s="3"/>
+      <c r="N471" s="3"/>
+      <c r="O471" s="3"/>
+      <c r="P471" s="3"/>
+      <c r="Q471" s="3"/>
+      <c r="R471" s="3"/>
+      <c r="S471" s="3"/>
+    </row>
+    <row r="472" spans="1:19">
+      <c r="A472" s="4" t="s">
+        <v>601</v>
+      </c>
+      <c r="B472" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C472" s="4" t="s">
+        <v>174</v>
+      </c>
+      <c r="D472" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E472" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M472" s="3"/>
+      <c r="N472" s="3"/>
+      <c r="O472" s="3"/>
+      <c r="P472" s="3"/>
+      <c r="Q472" s="3"/>
+      <c r="R472" s="3"/>
+      <c r="S472" s="3"/>
+    </row>
+    <row r="473" spans="1:19">
+      <c r="A473" s="4" t="s">
+        <v>602</v>
+      </c>
+      <c r="B473" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C473" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="D473" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E473" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M473" s="3"/>
+      <c r="N473" s="3"/>
+      <c r="O473" s="3"/>
+      <c r="P473" s="3"/>
+      <c r="Q473" s="3"/>
+      <c r="R473" s="3"/>
+      <c r="S473" s="3"/>
+    </row>
+    <row r="474" spans="1:19">
+      <c r="A474" s="4" t="s">
+        <v>603</v>
+      </c>
+      <c r="B474" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C474" s="4" t="s">
+        <v>250</v>
+      </c>
+      <c r="D474" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E474" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M474" s="3"/>
+      <c r="N474" s="3"/>
+      <c r="O474" s="3"/>
+      <c r="P474" s="3"/>
+      <c r="Q474" s="3"/>
+      <c r="R474" s="3"/>
+      <c r="S474" s="3"/>
+    </row>
+    <row r="475" spans="1:19">
+      <c r="A475" s="4" t="s">
+        <v>604</v>
+      </c>
+      <c r="B475" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C475" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="D475" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E475" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M475" s="3"/>
+      <c r="N475" s="3"/>
+      <c r="O475" s="3"/>
+      <c r="P475" s="3"/>
+      <c r="Q475" s="3"/>
+      <c r="R475" s="3"/>
+      <c r="S475" s="3"/>
+    </row>
+    <row r="476" spans="1:19">
+      <c r="A476" s="4" t="s">
+        <v>605</v>
+      </c>
+      <c r="B476" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C476" s="4" t="s">
+        <v>450</v>
+      </c>
+      <c r="D476" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E476" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M476" s="3"/>
+      <c r="N476" s="3"/>
+      <c r="O476" s="3"/>
+      <c r="P476" s="3"/>
+      <c r="Q476" s="3"/>
+      <c r="R476" s="3"/>
+      <c r="S476" s="3"/>
+    </row>
+    <row r="477" spans="1:19">
+      <c r="A477" s="4" t="s">
+        <v>606</v>
+      </c>
+      <c r="B477" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C477" s="4" t="s">
+        <v>139</v>
+      </c>
+      <c r="D477" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E477" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M477" s="3"/>
+      <c r="N477" s="3"/>
+      <c r="O477" s="3"/>
+      <c r="P477" s="3"/>
+      <c r="Q477" s="3"/>
+      <c r="R477" s="3"/>
+      <c r="S477" s="3"/>
+    </row>
+    <row r="478" spans="1:19">
+      <c r="A478" s="4" t="s">
+        <v>607</v>
+      </c>
+      <c r="B478" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C478" s="4" t="s">
+        <v>31</v>
+      </c>
+      <c r="D478" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E478" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M478" s="3"/>
+      <c r="N478" s="3"/>
+      <c r="O478" s="3"/>
+      <c r="P478" s="3"/>
+      <c r="Q478" s="3"/>
+      <c r="R478" s="3"/>
+      <c r="S478" s="3"/>
+    </row>
+    <row r="479" spans="1:19">
+      <c r="A479" s="4" t="s">
+        <v>608</v>
+      </c>
+      <c r="B479" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C479" s="4" t="s">
+        <v>358</v>
+      </c>
+      <c r="D479" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E479" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M479" s="3"/>
+      <c r="N479" s="3"/>
+      <c r="O479" s="3"/>
+      <c r="P479" s="3"/>
+      <c r="Q479" s="3"/>
+      <c r="R479" s="3"/>
+      <c r="S479" s="3"/>
+    </row>
+    <row r="480" spans="1:19">
+      <c r="A480" s="4" t="s">
+        <v>609</v>
+      </c>
+      <c r="B480" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="C480" s="4" t="s">
+        <v>157</v>
+      </c>
+      <c r="D480" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E480" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M480" s="3"/>
+      <c r="N480" s="3"/>
+      <c r="O480" s="3"/>
+      <c r="P480" s="3"/>
+      <c r="Q480" s="3"/>
+      <c r="R480" s="3"/>
+      <c r="S480" s="3"/>
+    </row>
+    <row r="481" spans="1:19">
+      <c r="A481" s="4" t="s">
+        <v>610</v>
+      </c>
+      <c r="B481" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="C481" s="4" t="s">
+        <v>137</v>
+      </c>
+      <c r="D481" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E481" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M481" s="3"/>
+      <c r="N481" s="3"/>
+      <c r="O481" s="3"/>
+      <c r="P481" s="3"/>
+      <c r="Q481" s="3"/>
+      <c r="R481" s="3"/>
+      <c r="S481" s="3"/>
+    </row>
+    <row r="482" spans="1:19">
+      <c r="A482" s="4" t="s">
+        <v>611</v>
+      </c>
+      <c r="B482" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C482" s="4" t="s">
+        <v>373</v>
+      </c>
+      <c r="D482" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E482" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M482" s="3"/>
+      <c r="N482" s="3"/>
+      <c r="O482" s="3"/>
+      <c r="P482" s="3"/>
+      <c r="Q482" s="3"/>
+      <c r="R482" s="3"/>
+      <c r="S482" s="3"/>
+    </row>
+    <row r="483" spans="1:19">
+      <c r="A483" s="4" t="s">
+        <v>612</v>
+      </c>
+      <c r="B483" s="4" t="s">
+        <v>613</v>
+      </c>
+      <c r="C483" s="4" t="s">
+        <v>121</v>
+      </c>
+      <c r="D483" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E483" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M483" s="3"/>
+      <c r="N483" s="3"/>
+      <c r="O483" s="3"/>
+      <c r="P483" s="3"/>
+      <c r="Q483" s="3"/>
+      <c r="R483" s="3"/>
+      <c r="S483" s="3"/>
+    </row>
+    <row r="484" spans="1:19">
+      <c r="A484" s="4" t="s">
+        <v>614</v>
+      </c>
+      <c r="B484" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="C484" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="D484" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E484" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M484" s="3"/>
+      <c r="N484" s="3"/>
+      <c r="O484" s="3"/>
+      <c r="P484" s="3"/>
+      <c r="Q484" s="3"/>
+      <c r="R484" s="3"/>
+      <c r="S484" s="3"/>
+    </row>
+    <row r="485" spans="1:19">
+      <c r="A485" s="4" t="s">
+        <v>615</v>
+      </c>
+      <c r="B485" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="C485" s="4" t="s">
+        <v>21</v>
+      </c>
+      <c r="D485" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E485" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M485" s="3"/>
+      <c r="N485" s="3"/>
+      <c r="O485" s="3"/>
+      <c r="P485" s="3"/>
+      <c r="Q485" s="3"/>
+      <c r="R485" s="3"/>
+      <c r="S485" s="3"/>
+    </row>
+    <row r="486" spans="1:19">
+      <c r="A486" s="4" t="s">
+        <v>616</v>
+      </c>
+      <c r="B486" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="C486" s="4" t="s">
+        <v>157</v>
+      </c>
+      <c r="D486" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E486" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M486" s="3"/>
+      <c r="N486" s="3"/>
+      <c r="O486" s="3"/>
+      <c r="P486" s="3"/>
+      <c r="Q486" s="3"/>
+      <c r="R486" s="3"/>
+      <c r="S486" s="3"/>
+    </row>
+    <row r="487" spans="1:19">
+      <c r="A487" s="4" t="s">
+        <v>617</v>
+      </c>
+      <c r="B487" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C487" s="4" t="s">
+        <v>165</v>
+      </c>
+      <c r="D487" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E487" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M487" s="3"/>
+      <c r="N487" s="3"/>
+      <c r="O487" s="3"/>
+      <c r="P487" s="3"/>
+      <c r="Q487" s="3"/>
+      <c r="R487" s="3"/>
+      <c r="S487" s="3"/>
+    </row>
+    <row r="488" spans="1:19">
+      <c r="A488" s="4" t="s">
+        <v>618</v>
+      </c>
+      <c r="B488" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C488" s="4" t="s">
+        <v>228</v>
+      </c>
+      <c r="D488" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E488" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M488" s="3"/>
+      <c r="N488" s="3"/>
+      <c r="O488" s="3"/>
+      <c r="P488" s="3"/>
+      <c r="Q488" s="3"/>
+      <c r="R488" s="3"/>
+      <c r="S488" s="3"/>
+    </row>
+    <row r="489" spans="1:19">
+      <c r="A489" s="4" t="s">
+        <v>619</v>
+      </c>
+      <c r="B489" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C489" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="D489" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E489" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M489" s="3"/>
+      <c r="N489" s="3"/>
+      <c r="O489" s="3"/>
+      <c r="P489" s="3"/>
+      <c r="Q489" s="3"/>
+      <c r="R489" s="3"/>
+      <c r="S489" s="3"/>
+    </row>
+    <row r="490" spans="1:19">
+      <c r="A490" s="4" t="s">
+        <v>620</v>
+      </c>
+      <c r="B490" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C490" s="4" t="s">
+        <v>154</v>
+      </c>
+      <c r="D490" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E490" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M490" s="3"/>
+      <c r="N490" s="3"/>
+      <c r="O490" s="3"/>
+      <c r="P490" s="3"/>
+      <c r="Q490" s="3"/>
+      <c r="R490" s="3"/>
+      <c r="S490" s="3"/>
+    </row>
+    <row r="491" spans="1:19">
+      <c r="A491" s="4" t="s">
+        <v>621</v>
+      </c>
+      <c r="B491" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C491" s="4" t="s">
+        <v>481</v>
+      </c>
+      <c r="D491" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E491" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M491" s="3"/>
+      <c r="N491" s="3"/>
+      <c r="O491" s="3"/>
+      <c r="P491" s="3"/>
+      <c r="Q491" s="3"/>
+      <c r="R491" s="3"/>
+      <c r="S491" s="3"/>
+    </row>
+    <row r="492" spans="1:19">
+      <c r="A492" s="4" t="s">
+        <v>622</v>
+      </c>
+      <c r="B492" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C492" s="4" t="s">
+        <v>481</v>
+      </c>
+      <c r="D492" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E492" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M492" s="3"/>
+      <c r="N492" s="3"/>
+      <c r="O492" s="3"/>
+      <c r="P492" s="3"/>
+      <c r="Q492" s="3"/>
+      <c r="R492" s="3"/>
+      <c r="S492" s="3"/>
+    </row>
+    <row r="493" spans="1:19">
+      <c r="A493" s="4" t="s">
+        <v>623</v>
+      </c>
+      <c r="B493" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C493" s="4" t="s">
+        <v>481</v>
+      </c>
+      <c r="D493" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E493" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M493" s="3"/>
+      <c r="N493" s="3"/>
+      <c r="O493" s="3"/>
+      <c r="P493" s="3"/>
+      <c r="Q493" s="3"/>
+      <c r="R493" s="3"/>
+      <c r="S493" s="3"/>
+    </row>
+    <row r="494" spans="1:19">
+      <c r="A494" s="4" t="s">
+        <v>624</v>
+      </c>
+      <c r="B494" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C494" s="4" t="s">
+        <v>348</v>
+      </c>
+      <c r="D494" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E494" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M494" s="3"/>
+      <c r="N494" s="3"/>
+      <c r="O494" s="3"/>
+      <c r="P494" s="3"/>
+      <c r="Q494" s="3"/>
+      <c r="R494" s="3"/>
+      <c r="S494" s="3"/>
+    </row>
+    <row r="495" spans="1:19">
+      <c r="A495" s="4" t="s">
+        <v>625</v>
+      </c>
+      <c r="B495" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C495" s="4" t="s">
+        <v>481</v>
+      </c>
+      <c r="D495" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E495" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M495" s="3"/>
+      <c r="N495" s="3"/>
+      <c r="O495" s="3"/>
+      <c r="P495" s="3"/>
+      <c r="Q495" s="3"/>
+      <c r="R495" s="3"/>
+      <c r="S495" s="3"/>
+    </row>
+    <row r="496" spans="1:19">
+      <c r="A496" s="4" t="s">
+        <v>626</v>
+      </c>
+      <c r="B496" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C496" s="4" t="s">
+        <v>454</v>
+      </c>
+      <c r="D496" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E496" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M496" s="3"/>
+      <c r="N496" s="3"/>
+      <c r="O496" s="3"/>
+      <c r="P496" s="3"/>
+      <c r="Q496" s="3"/>
+      <c r="R496" s="3"/>
+      <c r="S496" s="3"/>
+    </row>
+    <row r="497" spans="1:19">
+      <c r="A497" s="4" t="s">
+        <v>627</v>
+      </c>
+      <c r="B497" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C497" s="4" t="s">
+        <v>250</v>
+      </c>
+      <c r="D497" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E497" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M497" s="3"/>
+      <c r="N497" s="3"/>
+      <c r="O497" s="3"/>
+      <c r="P497" s="3"/>
+      <c r="Q497" s="3"/>
+      <c r="R497" s="3"/>
+      <c r="S497" s="3"/>
+    </row>
+    <row r="498" spans="1:19">
+      <c r="A498" s="4" t="s">
+        <v>628</v>
+      </c>
+      <c r="B498" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C498" s="4" t="s">
+        <v>218</v>
+      </c>
+      <c r="D498" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E498" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M498" s="3"/>
+      <c r="N498" s="3"/>
+      <c r="O498" s="3"/>
+      <c r="P498" s="3"/>
+      <c r="Q498" s="3"/>
+      <c r="R498" s="3"/>
+      <c r="S498" s="3"/>
+    </row>
+    <row r="499" spans="1:19">
+      <c r="A499" s="4" t="s">
+        <v>629</v>
+      </c>
+      <c r="B499" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C499" s="4" t="s">
+        <v>189</v>
+      </c>
+      <c r="D499" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E499" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M499" s="3"/>
+      <c r="N499" s="3"/>
+      <c r="O499" s="3"/>
+      <c r="P499" s="3"/>
+      <c r="Q499" s="3"/>
+      <c r="R499" s="3"/>
+      <c r="S499" s="3"/>
+    </row>
+    <row r="500" spans="1:19">
+      <c r="A500" s="4" t="s">
+        <v>630</v>
+      </c>
+      <c r="B500" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C500" s="4" t="s">
+        <v>440</v>
+      </c>
+      <c r="D500" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E500" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M500" s="3"/>
+      <c r="N500" s="3"/>
+      <c r="O500" s="3"/>
+      <c r="P500" s="3"/>
+      <c r="Q500" s="3"/>
+      <c r="R500" s="3"/>
+      <c r="S500" s="3"/>
+    </row>
+    <row r="501" spans="1:19">
+      <c r="A501" s="4" t="s">
+        <v>631</v>
+      </c>
+      <c r="B501" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C501" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="D501" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E501" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M501" s="3"/>
+      <c r="N501" s="3"/>
+      <c r="O501" s="3"/>
+      <c r="P501" s="3"/>
+      <c r="Q501" s="3"/>
+      <c r="R501" s="3"/>
+      <c r="S501" s="3"/>
+    </row>
+    <row r="502" spans="1:19">
+      <c r="A502" s="4" t="s">
+        <v>632</v>
+      </c>
+      <c r="B502" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C502" s="4" t="s">
+        <v>318</v>
+      </c>
+      <c r="D502" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E502" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M502" s="3"/>
+      <c r="N502" s="3"/>
+      <c r="O502" s="3"/>
+      <c r="P502" s="3"/>
+      <c r="Q502" s="3"/>
+      <c r="R502" s="3"/>
+      <c r="S502" s="3"/>
+    </row>
+    <row r="503" spans="1:19">
+      <c r="A503" s="4" t="s">
+        <v>633</v>
+      </c>
+      <c r="B503" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C503" s="4" t="s">
+        <v>209</v>
+      </c>
+      <c r="D503" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E503" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M503" s="3"/>
+      <c r="N503" s="3"/>
+      <c r="O503" s="3"/>
+      <c r="P503" s="3"/>
+      <c r="Q503" s="3"/>
+      <c r="R503" s="3"/>
+      <c r="S503" s="3"/>
+    </row>
+    <row r="504" spans="1:19">
+      <c r="A504" s="4" t="s">
+        <v>634</v>
+      </c>
+      <c r="B504" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="C504" s="4" t="s">
+        <v>635</v>
+      </c>
+      <c r="D504" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E504" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M504" s="3"/>
+      <c r="N504" s="3"/>
+      <c r="O504" s="3"/>
+      <c r="P504" s="3"/>
+      <c r="Q504" s="3"/>
+      <c r="R504" s="3"/>
+      <c r="S504" s="3"/>
+    </row>
+    <row r="505" spans="1:19">
+      <c r="A505" s="4" t="s">
+        <v>636</v>
+      </c>
+      <c r="B505" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C505" s="4" t="s">
+        <v>343</v>
+      </c>
+      <c r="D505" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E505" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M505" s="3"/>
+      <c r="N505" s="3"/>
+      <c r="O505" s="3"/>
+      <c r="P505" s="3"/>
+      <c r="Q505" s="3"/>
+      <c r="R505" s="3"/>
+      <c r="S505" s="3"/>
+    </row>
+    <row r="506" spans="1:19">
+      <c r="A506" s="4" t="s">
+        <v>637</v>
+      </c>
+      <c r="B506" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C506" s="4" t="s">
+        <v>111</v>
+      </c>
+      <c r="D506" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E506" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M506" s="3"/>
+      <c r="N506" s="3"/>
+      <c r="O506" s="3"/>
+      <c r="P506" s="3"/>
+      <c r="Q506" s="3"/>
+      <c r="R506" s="3"/>
+      <c r="S506" s="3"/>
+    </row>
+    <row r="507" spans="1:19">
+      <c r="A507" s="4" t="s">
+        <v>638</v>
+      </c>
+      <c r="B507" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C507" s="4" t="s">
+        <v>269</v>
+      </c>
+      <c r="D507" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E507" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M507" s="3"/>
+      <c r="N507" s="3"/>
+      <c r="O507" s="3"/>
+      <c r="P507" s="3"/>
+      <c r="Q507" s="3"/>
+      <c r="R507" s="3"/>
+      <c r="S507" s="3"/>
+    </row>
+    <row r="508" spans="1:19">
+      <c r="A508" s="4" t="s">
+        <v>639</v>
+      </c>
+      <c r="B508" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C508" s="4" t="s">
+        <v>218</v>
+      </c>
+      <c r="D508" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E508" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M508" s="3"/>
+      <c r="N508" s="3"/>
+      <c r="O508" s="3"/>
+      <c r="P508" s="3"/>
+      <c r="Q508" s="3"/>
+      <c r="R508" s="3"/>
+      <c r="S508" s="3"/>
+    </row>
+    <row r="509" spans="1:19">
+      <c r="A509" s="4" t="s">
+        <v>640</v>
+      </c>
+      <c r="B509" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C509" s="4" t="s">
+        <v>269</v>
+      </c>
+      <c r="D509" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E509" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M509" s="3"/>
+      <c r="N509" s="3"/>
+      <c r="O509" s="3"/>
+      <c r="P509" s="3"/>
+      <c r="Q509" s="3"/>
+      <c r="R509" s="3"/>
+      <c r="S509" s="3"/>
+    </row>
+    <row r="510" spans="1:19">
+      <c r="A510" s="4" t="s">
+        <v>641</v>
+      </c>
+      <c r="B510" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C510" s="4" t="s">
+        <v>139</v>
+      </c>
+      <c r="D510" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E510" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M510" s="3"/>
+      <c r="N510" s="3"/>
+      <c r="O510" s="3"/>
+      <c r="P510" s="3"/>
+      <c r="Q510" s="3"/>
+      <c r="R510" s="3"/>
+      <c r="S510" s="3"/>
+    </row>
+    <row r="511" spans="1:19">
+      <c r="A511" s="4" t="s">
+        <v>642</v>
+      </c>
+      <c r="B511" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C511" s="4" t="s">
+        <v>481</v>
+      </c>
+      <c r="D511" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E511" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M511" s="3"/>
+      <c r="N511" s="3"/>
+      <c r="O511" s="3"/>
+      <c r="P511" s="3"/>
+      <c r="Q511" s="3"/>
+      <c r="R511" s="3"/>
+      <c r="S511" s="3"/>
+    </row>
+    <row r="512" spans="1:19">
+      <c r="A512" s="4" t="s">
+        <v>643</v>
+      </c>
+      <c r="B512" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C512" s="4" t="s">
+        <v>209</v>
+      </c>
+      <c r="D512" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E512" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M512" s="3"/>
+      <c r="N512" s="3"/>
+      <c r="O512" s="3"/>
+      <c r="P512" s="3"/>
+      <c r="Q512" s="3"/>
+      <c r="R512" s="3"/>
+      <c r="S512" s="3"/>
+    </row>
+    <row r="513" spans="1:19">
+      <c r="A513" s="4" t="s">
+        <v>644</v>
+      </c>
+      <c r="B513" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C513" s="4" t="s">
+        <v>645</v>
+      </c>
+      <c r="D513" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E513" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M513" s="3"/>
+      <c r="N513" s="3"/>
+      <c r="O513" s="3"/>
+      <c r="P513" s="3"/>
+      <c r="Q513" s="3"/>
+      <c r="R513" s="3"/>
+      <c r="S513" s="3"/>
+    </row>
+    <row r="514" spans="1:19">
+      <c r="A514" s="4" t="s">
+        <v>646</v>
+      </c>
+      <c r="B514" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C514" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="D514" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E514" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M514" s="3"/>
+      <c r="N514" s="3"/>
+      <c r="O514" s="3"/>
+      <c r="P514" s="3"/>
+      <c r="Q514" s="3"/>
+      <c r="R514" s="3"/>
+      <c r="S514" s="3"/>
+    </row>
+    <row r="515" spans="1:19">
+      <c r="A515" s="4" t="s">
+        <v>647</v>
+      </c>
+      <c r="B515" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C515" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="D515" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E515" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M515" s="3"/>
+      <c r="N515" s="3"/>
+      <c r="O515" s="3"/>
+      <c r="P515" s="3"/>
+      <c r="Q515" s="3"/>
+      <c r="R515" s="3"/>
+      <c r="S515" s="3"/>
+    </row>
+    <row r="516" spans="1:19">
+      <c r="A516" s="4" t="s">
+        <v>648</v>
+      </c>
+      <c r="B516" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C516" s="4" t="s">
+        <v>649</v>
+      </c>
+      <c r="D516" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E516" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M516" s="3"/>
+      <c r="N516" s="3"/>
+      <c r="O516" s="3"/>
+      <c r="P516" s="3"/>
+      <c r="Q516" s="3"/>
+      <c r="R516" s="3"/>
+      <c r="S516" s="3"/>
+    </row>
+    <row r="517" spans="1:19">
+      <c r="A517" s="4" t="s">
+        <v>650</v>
+      </c>
+      <c r="B517" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C517" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="D517" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E517" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M517" s="3"/>
+      <c r="N517" s="3"/>
+      <c r="O517" s="3"/>
+      <c r="P517" s="3"/>
+      <c r="Q517" s="3"/>
+      <c r="R517" s="3"/>
+      <c r="S517" s="3"/>
+    </row>
+    <row r="518" spans="1:19">
+      <c r="A518" s="4" t="s">
+        <v>651</v>
+      </c>
+      <c r="B518" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="C518" s="4" t="s">
+        <v>90</v>
+      </c>
+      <c r="D518" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E518" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M518" s="3"/>
+      <c r="N518" s="3"/>
+      <c r="O518" s="3"/>
+      <c r="P518" s="3"/>
+      <c r="Q518" s="3"/>
+      <c r="R518" s="3"/>
+      <c r="S518" s="3"/>
+    </row>
+    <row r="519" spans="1:19">
+      <c r="A519" s="4" t="s">
+        <v>652</v>
+      </c>
+      <c r="B519" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C519" s="4" t="s">
+        <v>649</v>
+      </c>
+      <c r="D519" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E519" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M519" s="3"/>
+      <c r="N519" s="3"/>
+      <c r="O519" s="3"/>
+      <c r="P519" s="3"/>
+      <c r="Q519" s="3"/>
+      <c r="R519" s="3"/>
+      <c r="S519" s="3"/>
+    </row>
+    <row r="520" spans="1:19">
+      <c r="A520" s="4" t="s">
+        <v>653</v>
+      </c>
+      <c r="B520" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C520" s="4" t="s">
+        <v>133</v>
+      </c>
+      <c r="D520" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E520" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M520" s="3"/>
+      <c r="N520" s="3"/>
+      <c r="O520" s="3"/>
+      <c r="P520" s="3"/>
+      <c r="Q520" s="3"/>
+      <c r="R520" s="3"/>
+      <c r="S520" s="3"/>
+    </row>
+    <row r="521" spans="1:19">
+      <c r="A521" s="4" t="s">
+        <v>654</v>
+      </c>
+      <c r="B521" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="C521" s="4" t="s">
+        <v>225</v>
+      </c>
+      <c r="D521" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E521" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M521" s="3"/>
+      <c r="N521" s="3"/>
+      <c r="O521" s="3"/>
+      <c r="P521" s="3"/>
+      <c r="Q521" s="3"/>
+      <c r="R521" s="3"/>
+      <c r="S521" s="3"/>
+    </row>
+    <row r="522" spans="1:19">
+      <c r="A522" s="4" t="s">
+        <v>655</v>
+      </c>
+      <c r="B522" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C522" s="4" t="s">
+        <v>649</v>
+      </c>
+      <c r="D522" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E522" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M522" s="3"/>
+      <c r="N522" s="3"/>
+      <c r="O522" s="3"/>
+      <c r="P522" s="3"/>
+      <c r="Q522" s="3"/>
+      <c r="R522" s="3"/>
+      <c r="S522" s="3"/>
+    </row>
+    <row r="523" spans="1:19">
+      <c r="A523" s="4" t="s">
+        <v>656</v>
+      </c>
+      <c r="B523" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="C523" s="4" t="s">
+        <v>90</v>
+      </c>
+      <c r="D523" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E523" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M523" s="3"/>
+      <c r="N523" s="3"/>
+      <c r="O523" s="3"/>
+      <c r="P523" s="3"/>
+      <c r="Q523" s="3"/>
+      <c r="R523" s="3"/>
+      <c r="S523" s="3"/>
+    </row>
+    <row r="524" spans="1:19">
+      <c r="A524" s="4" t="s">
+        <v>657</v>
+      </c>
+      <c r="B524" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C524" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="D524" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E524" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M524" s="3"/>
+      <c r="N524" s="3"/>
+      <c r="O524" s="3"/>
+      <c r="P524" s="3"/>
+      <c r="Q524" s="3"/>
+      <c r="R524" s="3"/>
+      <c r="S524" s="3"/>
+    </row>
+    <row r="525" spans="1:19">
+      <c r="A525" s="4" t="s">
+        <v>658</v>
+      </c>
+      <c r="B525" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C525" s="4" t="s">
+        <v>31</v>
+      </c>
+      <c r="D525" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E525" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M525" s="3"/>
+      <c r="N525" s="3"/>
+      <c r="O525" s="3"/>
+      <c r="P525" s="3"/>
+      <c r="Q525" s="3"/>
+      <c r="R525" s="3"/>
+      <c r="S525" s="3"/>
+    </row>
+    <row r="526" spans="1:19">
+      <c r="A526" s="4" t="s">
+        <v>659</v>
+      </c>
+      <c r="B526" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C526" s="4" t="s">
+        <v>660</v>
+      </c>
+      <c r="D526" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E526" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M526" s="3"/>
+      <c r="N526" s="3"/>
+      <c r="O526" s="3"/>
+      <c r="P526" s="3"/>
+      <c r="Q526" s="3"/>
+      <c r="R526" s="3"/>
+      <c r="S526" s="3"/>
+    </row>
+    <row r="527" spans="1:19">
+      <c r="A527" s="4" t="s">
+        <v>661</v>
+      </c>
+      <c r="B527" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C527" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="D527" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E527" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M527" s="3"/>
+      <c r="N527" s="3"/>
+      <c r="O527" s="3"/>
+      <c r="P527" s="3"/>
+      <c r="Q527" s="3"/>
+      <c r="R527" s="3"/>
+      <c r="S527" s="3"/>
+    </row>
+    <row r="528" spans="1:19">
+      <c r="A528" s="4" t="s">
+        <v>662</v>
+      </c>
+      <c r="B528" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C528" s="4" t="s">
+        <v>189</v>
+      </c>
+      <c r="D528" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E528" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M528" s="3"/>
+      <c r="N528" s="3"/>
+      <c r="O528" s="3"/>
+      <c r="P528" s="3"/>
+      <c r="Q528" s="3"/>
+      <c r="R528" s="3"/>
+      <c r="S528" s="3"/>
+    </row>
+    <row r="529" spans="1:19">
+      <c r="A529" s="4" t="s">
+        <v>663</v>
+      </c>
+      <c r="B529" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C529" s="4" t="s">
+        <v>174</v>
+      </c>
+      <c r="D529" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E529" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M529" s="3"/>
+      <c r="N529" s="3"/>
+      <c r="O529" s="3"/>
+      <c r="P529" s="3"/>
+      <c r="Q529" s="3"/>
+      <c r="R529" s="3"/>
+      <c r="S529" s="3"/>
+    </row>
+    <row r="530" spans="1:19">
+      <c r="A530" s="4" t="s">
+        <v>664</v>
+      </c>
+      <c r="B530" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C530" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="D530" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E530" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M530" s="3"/>
+      <c r="N530" s="3"/>
+      <c r="O530" s="3"/>
+      <c r="P530" s="3"/>
+      <c r="Q530" s="3"/>
+      <c r="R530" s="3"/>
+      <c r="S530" s="3"/>
+    </row>
+    <row r="531" spans="1:19">
+      <c r="A531" s="4" t="s">
+        <v>665</v>
+      </c>
+      <c r="B531" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="C531" s="4" t="s">
+        <v>212</v>
+      </c>
+      <c r="D531" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E531" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M531" s="3"/>
+      <c r="N531" s="3"/>
+      <c r="O531" s="3"/>
+      <c r="P531" s="3"/>
+      <c r="Q531" s="3"/>
+      <c r="R531" s="3"/>
+      <c r="S531" s="3"/>
+    </row>
+    <row r="532" spans="1:19">
+      <c r="A532" s="4" t="s">
+        <v>666</v>
+      </c>
+      <c r="B532" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="C532" s="4" t="s">
+        <v>121</v>
+      </c>
+      <c r="D532" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E532" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M532" s="3"/>
+      <c r="N532" s="3"/>
+      <c r="O532" s="3"/>
+      <c r="P532" s="3"/>
+      <c r="Q532" s="3"/>
+      <c r="R532" s="3"/>
+      <c r="S532" s="3"/>
+    </row>
+    <row r="533" spans="1:19">
+      <c r="A533" s="4" t="s">
+        <v>667</v>
+      </c>
+      <c r="B533" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="C533" s="4" t="s">
+        <v>44</v>
+      </c>
+      <c r="D533" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E533" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M533" s="3"/>
+      <c r="N533" s="3"/>
+      <c r="O533" s="3"/>
+      <c r="P533" s="3"/>
+      <c r="Q533" s="3"/>
+      <c r="R533" s="3"/>
+      <c r="S533" s="3"/>
+    </row>
+    <row r="534" spans="1:19">
+      <c r="A534" s="4" t="s">
+        <v>668</v>
+      </c>
+      <c r="B534" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="C534" s="4" t="s">
+        <v>44</v>
+      </c>
+      <c r="D534" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E534" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M534" s="3"/>
+      <c r="N534" s="3"/>
+      <c r="O534" s="3"/>
+      <c r="P534" s="3"/>
+      <c r="Q534" s="3"/>
+      <c r="R534" s="3"/>
+      <c r="S534" s="3"/>
+    </row>
+    <row r="535" spans="1:19">
+      <c r="A535" s="4" t="s">
+        <v>669</v>
+      </c>
+      <c r="B535" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="C535" s="4" t="s">
+        <v>254</v>
+      </c>
+      <c r="D535" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E535" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M535" s="3"/>
+      <c r="N535" s="3"/>
+      <c r="O535" s="3"/>
+      <c r="P535" s="3"/>
+      <c r="Q535" s="3"/>
+      <c r="R535" s="3"/>
+      <c r="S535" s="3"/>
+    </row>
+    <row r="536" spans="1:19">
+      <c r="A536" s="4" t="s">
+        <v>670</v>
+      </c>
+      <c r="B536" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C536" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="D536" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E536" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M536" s="3"/>
+      <c r="N536" s="3"/>
+      <c r="O536" s="3"/>
+      <c r="P536" s="3"/>
+      <c r="Q536" s="3"/>
+      <c r="R536" s="3"/>
+      <c r="S536" s="3"/>
+    </row>
+    <row r="537" spans="1:19">
+      <c r="A537" s="4" t="s">
+        <v>671</v>
+      </c>
+      <c r="B537" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="C537" s="4" t="s">
+        <v>44</v>
+      </c>
+      <c r="D537" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E537" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M537" s="3"/>
+      <c r="N537" s="3"/>
+      <c r="O537" s="3"/>
+      <c r="P537" s="3"/>
+      <c r="Q537" s="3"/>
+      <c r="R537" s="3"/>
+      <c r="S537" s="3"/>
+    </row>
+    <row r="538" spans="1:19">
+      <c r="A538" s="4" t="s">
+        <v>672</v>
+      </c>
+      <c r="B538" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C538" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="D538" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E538" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M538" s="3"/>
+      <c r="N538" s="3"/>
+      <c r="O538" s="3"/>
+      <c r="P538" s="3"/>
+      <c r="Q538" s="3"/>
+      <c r="R538" s="3"/>
+      <c r="S538" s="3"/>
+    </row>
+    <row r="539" spans="1:19">
+      <c r="A539" s="4" t="s">
+        <v>673</v>
+      </c>
+      <c r="B539" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="C539" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="D539" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E539" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M539" s="3"/>
+      <c r="N539" s="3"/>
+      <c r="O539" s="3"/>
+      <c r="P539" s="3"/>
+      <c r="Q539" s="3"/>
+      <c r="R539" s="3"/>
+      <c r="S539" s="3"/>
+    </row>
+    <row r="540" spans="1:19">
+      <c r="A540" s="4" t="s">
+        <v>674</v>
+      </c>
+      <c r="B540" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C540" s="4" t="s">
+        <v>338</v>
+      </c>
+      <c r="D540" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E540" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M540" s="3"/>
+      <c r="N540" s="3"/>
+      <c r="O540" s="3"/>
+      <c r="P540" s="3"/>
+      <c r="Q540" s="3"/>
+      <c r="R540" s="3"/>
+      <c r="S540" s="3"/>
+    </row>
+    <row r="541" spans="1:19">
+      <c r="A541" s="4" t="s">
+        <v>675</v>
+      </c>
+      <c r="B541" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="C541" s="4" t="s">
+        <v>313</v>
+      </c>
+      <c r="D541" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E541" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M541" s="3"/>
+      <c r="N541" s="3"/>
+      <c r="O541" s="3"/>
+      <c r="P541" s="3"/>
+      <c r="Q541" s="3"/>
+      <c r="R541" s="3"/>
+      <c r="S541" s="3"/>
+    </row>
+    <row r="542" spans="1:19">
+      <c r="A542" s="4" t="s">
+        <v>676</v>
+      </c>
+      <c r="B542" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C542" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="D542" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E542" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M542" s="3"/>
+      <c r="N542" s="3"/>
+      <c r="O542" s="3"/>
+      <c r="P542" s="3"/>
+      <c r="Q542" s="3"/>
+      <c r="R542" s="3"/>
+      <c r="S542" s="3"/>
+    </row>
+    <row r="543" spans="1:19">
+      <c r="A543" s="4" t="s">
+        <v>677</v>
+      </c>
+      <c r="B543" s="4" t="s">
+        <v>182</v>
+      </c>
+      <c r="C543" s="4" t="s">
+        <v>238</v>
+      </c>
+      <c r="D543" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E543" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M543" s="3"/>
+      <c r="N543" s="3"/>
+      <c r="O543" s="3"/>
+      <c r="P543" s="3"/>
+      <c r="Q543" s="3"/>
+      <c r="R543" s="3"/>
+      <c r="S543" s="3"/>
+    </row>
+    <row r="544" spans="1:19">
+      <c r="A544" s="4" t="s">
+        <v>678</v>
+      </c>
+      <c r="B544" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C544" s="4" t="s">
+        <v>444</v>
+      </c>
+      <c r="D544" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E544" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M544" s="3"/>
+      <c r="N544" s="3"/>
+      <c r="O544" s="3"/>
+      <c r="P544" s="3"/>
+      <c r="Q544" s="3"/>
+      <c r="R544" s="3"/>
+      <c r="S544" s="3"/>
+    </row>
+    <row r="545" spans="1:19">
+      <c r="A545" s="4" t="s">
+        <v>679</v>
+      </c>
+      <c r="B545" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C545" s="4" t="s">
+        <v>195</v>
+      </c>
+      <c r="D545" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E545" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M545" s="3"/>
+      <c r="N545" s="3"/>
+      <c r="O545" s="3"/>
+      <c r="P545" s="3"/>
+      <c r="Q545" s="3"/>
+      <c r="R545" s="3"/>
+      <c r="S545" s="3"/>
+    </row>
+    <row r="546" spans="1:19">
+      <c r="A546" s="4" t="s">
+        <v>680</v>
+      </c>
+      <c r="B546" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C546" s="4" t="s">
+        <v>189</v>
+      </c>
+      <c r="D546" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E546" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M546" s="3"/>
+      <c r="N546" s="3"/>
+      <c r="O546" s="3"/>
+      <c r="P546" s="3"/>
+      <c r="Q546" s="3"/>
+      <c r="R546" s="3"/>
+      <c r="S546" s="3"/>
+    </row>
+    <row r="547" spans="1:19">
+      <c r="A547" s="4" t="s">
+        <v>681</v>
+      </c>
+      <c r="B547" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C547" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="D547" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E547" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M547" s="3"/>
+      <c r="N547" s="3"/>
+      <c r="O547" s="3"/>
+      <c r="P547" s="3"/>
+      <c r="Q547" s="3"/>
+      <c r="R547" s="3"/>
+      <c r="S547" s="3"/>
+    </row>
+    <row r="548" spans="1:19">
+      <c r="A548" s="4" t="s">
+        <v>682</v>
+      </c>
+      <c r="B548" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C548" s="4" t="s">
+        <v>250</v>
+      </c>
+      <c r="D548" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E548" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M548" s="3"/>
+      <c r="N548" s="3"/>
+      <c r="O548" s="3"/>
+      <c r="P548" s="3"/>
+      <c r="Q548" s="3"/>
+      <c r="R548" s="3"/>
+      <c r="S548" s="3"/>
+    </row>
+    <row r="549" spans="1:19">
+      <c r="A549" s="4" t="s">
+        <v>683</v>
+      </c>
+      <c r="B549" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C549" s="4" t="s">
+        <v>254</v>
+      </c>
+      <c r="D549" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E549" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M549" s="3"/>
+      <c r="N549" s="3"/>
+      <c r="O549" s="3"/>
+      <c r="P549" s="3"/>
+      <c r="Q549" s="3"/>
+      <c r="R549" s="3"/>
+      <c r="S549" s="3"/>
+    </row>
+    <row r="550" spans="1:19">
+      <c r="A550" s="4" t="s">
+        <v>684</v>
+      </c>
+      <c r="B550" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C550" s="4" t="s">
+        <v>373</v>
+      </c>
+      <c r="D550" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E550" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M550" s="3"/>
+      <c r="N550" s="3"/>
+      <c r="O550" s="3"/>
+      <c r="P550" s="3"/>
+      <c r="Q550" s="3"/>
+      <c r="R550" s="3"/>
+      <c r="S550" s="3"/>
+    </row>
+    <row r="551" spans="1:19">
+      <c r="A551" s="4" t="s">
+        <v>685</v>
+      </c>
+      <c r="B551" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C551" s="4" t="s">
+        <v>189</v>
+      </c>
+      <c r="D551" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E551" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M551" s="3"/>
+      <c r="N551" s="3"/>
+      <c r="O551" s="3"/>
+      <c r="P551" s="3"/>
+      <c r="Q551" s="3"/>
+      <c r="R551" s="3"/>
+      <c r="S551" s="3"/>
+    </row>
+    <row r="552" spans="1:19">
+      <c r="A552" s="4" t="s">
+        <v>686</v>
+      </c>
+      <c r="B552" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C552" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="D552" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E552" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M552" s="3"/>
+      <c r="N552" s="3"/>
+      <c r="O552" s="3"/>
+      <c r="P552" s="3"/>
+      <c r="Q552" s="3"/>
+      <c r="R552" s="3"/>
+      <c r="S552" s="3"/>
+    </row>
+    <row r="553" spans="1:19">
+      <c r="A553" s="4" t="s">
+        <v>687</v>
+      </c>
+      <c r="B553" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C553" s="4" t="s">
+        <v>137</v>
+      </c>
+      <c r="D553" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E553" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M553" s="3"/>
+      <c r="N553" s="3"/>
+      <c r="O553" s="3"/>
+      <c r="P553" s="3"/>
+      <c r="Q553" s="3"/>
+      <c r="R553" s="3"/>
+      <c r="S553" s="3"/>
+    </row>
+    <row r="554" spans="1:19">
+      <c r="A554" s="4" t="s">
+        <v>688</v>
+      </c>
+      <c r="B554" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C554" s="4" t="s">
+        <v>214</v>
+      </c>
+      <c r="D554" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E554" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M554" s="3"/>
+      <c r="N554" s="3"/>
+      <c r="O554" s="3"/>
+      <c r="P554" s="3"/>
+      <c r="Q554" s="3"/>
+      <c r="R554" s="3"/>
+      <c r="S554" s="3"/>
+    </row>
+    <row r="555" spans="1:19">
+      <c r="A555" s="4" t="s">
+        <v>689</v>
+      </c>
+      <c r="B555" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C555" s="4" t="s">
+        <v>318</v>
+      </c>
+      <c r="D555" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E555" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M555" s="3"/>
+      <c r="N555" s="3"/>
+      <c r="O555" s="3"/>
+      <c r="P555" s="3"/>
+      <c r="Q555" s="3"/>
+      <c r="R555" s="3"/>
+      <c r="S555" s="3"/>
+    </row>
+    <row r="556" spans="1:19">
+      <c r="A556" s="4" t="s">
+        <v>690</v>
+      </c>
+      <c r="B556" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C556" s="4" t="s">
+        <v>368</v>
+      </c>
+      <c r="D556" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E556" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M556" s="3"/>
+      <c r="N556" s="3"/>
+      <c r="O556" s="3"/>
+      <c r="P556" s="3"/>
+      <c r="Q556" s="3"/>
+      <c r="R556" s="3"/>
+      <c r="S556" s="3"/>
+    </row>
+    <row r="557" spans="1:19">
+      <c r="A557" s="4" t="s">
+        <v>691</v>
+      </c>
+      <c r="B557" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C557" s="4" t="s">
+        <v>31</v>
+      </c>
+      <c r="D557" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E557" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M557" s="3"/>
+      <c r="N557" s="3"/>
+      <c r="O557" s="3"/>
+      <c r="P557" s="3"/>
+      <c r="Q557" s="3"/>
+      <c r="R557" s="3"/>
+      <c r="S557" s="3"/>
+    </row>
+    <row r="558" spans="1:19">
+      <c r="A558" s="4" t="s">
+        <v>692</v>
+      </c>
+      <c r="B558" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C558" s="4" t="s">
+        <v>377</v>
+      </c>
+      <c r="D558" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E558" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M558" s="3"/>
+      <c r="N558" s="3"/>
+      <c r="O558" s="3"/>
+      <c r="P558" s="3"/>
+      <c r="Q558" s="3"/>
+      <c r="R558" s="3"/>
+      <c r="S558" s="3"/>
+    </row>
+    <row r="559" spans="1:19">
+      <c r="A559" s="4" t="s">
+        <v>693</v>
+      </c>
+      <c r="B559" s="4" t="s">
+        <v>502</v>
+      </c>
+      <c r="C559" s="4" t="s">
+        <v>694</v>
+      </c>
+      <c r="D559" s="4" t="s">
+        <v>416</v>
+      </c>
+      <c r="E559" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M559" s="3"/>
+      <c r="N559" s="3"/>
+      <c r="O559" s="3"/>
+      <c r="P559" s="3"/>
+      <c r="Q559" s="3"/>
+      <c r="R559" s="3"/>
+      <c r="S559" s="3"/>
+    </row>
+    <row r="560" spans="1:19">
+      <c r="A560" s="4" t="s">
+        <v>695</v>
+      </c>
+      <c r="B560" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C560" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="D560" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E560" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M560" s="3"/>
+      <c r="N560" s="3"/>
+      <c r="O560" s="3"/>
+      <c r="P560" s="3"/>
+      <c r="Q560" s="3"/>
+      <c r="R560" s="3"/>
+      <c r="S560" s="3"/>
+    </row>
+    <row r="561" spans="1:19">
+      <c r="A561" s="4" t="s">
+        <v>696</v>
+      </c>
+      <c r="B561" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C561" s="4" t="s">
+        <v>189</v>
+      </c>
+      <c r="D561" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E561" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M561" s="3"/>
+      <c r="N561" s="3"/>
+      <c r="O561" s="3"/>
+      <c r="P561" s="3"/>
+      <c r="Q561" s="3"/>
+      <c r="R561" s="3"/>
+      <c r="S561" s="3"/>
+    </row>
+    <row r="562" spans="1:19">
+      <c r="A562" s="4" t="s">
+        <v>697</v>
+      </c>
+      <c r="B562" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C562" s="4" t="s">
+        <v>232</v>
+      </c>
+      <c r="D562" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E562" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M562" s="3"/>
+      <c r="N562" s="3"/>
+      <c r="O562" s="3"/>
+      <c r="P562" s="3"/>
+      <c r="Q562" s="3"/>
+      <c r="R562" s="3"/>
+      <c r="S562" s="3"/>
+    </row>
+    <row r="563" spans="1:19">
+      <c r="A563" s="4" t="s">
+        <v>698</v>
+      </c>
+      <c r="B563" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C563" s="4" t="s">
+        <v>232</v>
+      </c>
+      <c r="D563" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E563" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M563" s="3"/>
+      <c r="N563" s="3"/>
+      <c r="O563" s="3"/>
+      <c r="P563" s="3"/>
+      <c r="Q563" s="3"/>
+      <c r="R563" s="3"/>
+      <c r="S563" s="3"/>
+    </row>
+    <row r="564" spans="1:19">
+      <c r="A564" s="4" t="s">
+        <v>699</v>
+      </c>
+      <c r="B564" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C564" s="4" t="s">
+        <v>214</v>
+      </c>
+      <c r="D564" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E564" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M564" s="3"/>
+      <c r="N564" s="3"/>
+      <c r="O564" s="3"/>
+      <c r="P564" s="3"/>
+      <c r="Q564" s="3"/>
+      <c r="R564" s="3"/>
+      <c r="S564" s="3"/>
+    </row>
+    <row r="565" spans="1:19">
+      <c r="A565" s="4" t="s">
+        <v>700</v>
+      </c>
+      <c r="B565" s="4" t="s">
+        <v>701</v>
+      </c>
+      <c r="C565" s="4" t="s">
+        <v>645</v>
+      </c>
+      <c r="D565" s="4" t="s">
+        <v>416</v>
+      </c>
+      <c r="E565" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M565" s="3"/>
+      <c r="N565" s="3"/>
+      <c r="O565" s="3"/>
+      <c r="P565" s="3"/>
+      <c r="Q565" s="3"/>
+      <c r="R565" s="3"/>
+      <c r="S565" s="3"/>
+    </row>
+    <row r="566" spans="1:19">
+      <c r="A566" s="4" t="s">
+        <v>702</v>
+      </c>
+      <c r="B566" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C566" s="4" t="s">
+        <v>373</v>
+      </c>
+      <c r="D566" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E566" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M566" s="3"/>
+      <c r="N566" s="3"/>
+      <c r="O566" s="3"/>
+      <c r="P566" s="3"/>
+      <c r="Q566" s="3"/>
+      <c r="R566" s="3"/>
+      <c r="S566" s="3"/>
+    </row>
+    <row r="567" spans="1:19">
+      <c r="A567" s="4" t="s">
+        <v>703</v>
+      </c>
+      <c r="B567" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C567" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="D567" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E567" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M567" s="3"/>
+      <c r="N567" s="3"/>
+      <c r="O567" s="3"/>
+      <c r="P567" s="3"/>
+      <c r="Q567" s="3"/>
+      <c r="R567" s="3"/>
+      <c r="S567" s="3"/>
+    </row>
+    <row r="568" spans="1:19">
+      <c r="A568" s="4" t="s">
+        <v>704</v>
+      </c>
+      <c r="B568" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C568" s="4" t="s">
+        <v>461</v>
+      </c>
+      <c r="D568" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E568" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M568" s="3"/>
+      <c r="N568" s="3"/>
+      <c r="O568" s="3"/>
+      <c r="P568" s="3"/>
+      <c r="Q568" s="3"/>
+      <c r="R568" s="3"/>
+      <c r="S568" s="3"/>
+    </row>
+    <row r="569" spans="1:19">
+      <c r="A569" s="4" t="s">
+        <v>705</v>
+      </c>
+      <c r="B569" s="4" t="s">
+        <v>706</v>
+      </c>
+      <c r="C569" s="4" t="s">
+        <v>343</v>
+      </c>
+      <c r="D569" s="4" t="s">
+        <v>416</v>
+      </c>
+      <c r="E569" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M569" s="3"/>
+      <c r="N569" s="3"/>
+      <c r="O569" s="3"/>
+      <c r="P569" s="3"/>
+      <c r="Q569" s="3"/>
+      <c r="R569" s="3"/>
+      <c r="S569" s="3"/>
+    </row>
+    <row r="570" spans="1:19">
+      <c r="A570" s="4" t="s">
+        <v>707</v>
+      </c>
+      <c r="B570" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C570" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="D570" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E570" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M570" s="3"/>
+      <c r="N570" s="3"/>
+      <c r="O570" s="3"/>
+      <c r="P570" s="3"/>
+      <c r="Q570" s="3"/>
+      <c r="R570" s="3"/>
+      <c r="S570" s="3"/>
+    </row>
+    <row r="571" spans="1:19">
+      <c r="A571" s="4" t="s">
+        <v>708</v>
+      </c>
+      <c r="B571" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C571" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="D571" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E571" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M571" s="3"/>
+      <c r="N571" s="3"/>
+      <c r="O571" s="3"/>
+      <c r="P571" s="3"/>
+      <c r="Q571" s="3"/>
+      <c r="R571" s="3"/>
+      <c r="S571" s="3"/>
+    </row>
+    <row r="572" spans="1:19">
+      <c r="A572" s="4" t="s">
+        <v>709</v>
+      </c>
+      <c r="B572" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C572" s="4" t="s">
+        <v>373</v>
+      </c>
+      <c r="D572" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E572" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M572" s="3"/>
+      <c r="N572" s="3"/>
+      <c r="O572" s="3"/>
+      <c r="P572" s="3"/>
+      <c r="Q572" s="3"/>
+      <c r="R572" s="3"/>
+      <c r="S572" s="3"/>
+    </row>
+    <row r="573" spans="1:19">
+      <c r="A573" s="4" t="s">
+        <v>710</v>
+      </c>
+      <c r="B573" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C573" s="4" t="s">
+        <v>450</v>
+      </c>
+      <c r="D573" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E573" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M573" s="3"/>
+      <c r="N573" s="3"/>
+      <c r="O573" s="3"/>
+      <c r="P573" s="3"/>
+      <c r="Q573" s="3"/>
+      <c r="R573" s="3"/>
+      <c r="S573" s="3"/>
+    </row>
+    <row r="574" spans="1:19">
+      <c r="A574" s="4" t="s">
+        <v>711</v>
+      </c>
+      <c r="B574" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C574" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="D574" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E574" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M574" s="3"/>
+      <c r="N574" s="3"/>
+      <c r="O574" s="3"/>
+      <c r="P574" s="3"/>
+      <c r="Q574" s="3"/>
+      <c r="R574" s="3"/>
+      <c r="S574" s="3"/>
+    </row>
+    <row r="575" spans="1:19">
+      <c r="A575" s="4" t="s">
+        <v>712</v>
+      </c>
+      <c r="B575" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C575" s="4" t="s">
+        <v>250</v>
+      </c>
+      <c r="D575" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E575" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M575" s="3"/>
+      <c r="N575" s="3"/>
+      <c r="O575" s="3"/>
+      <c r="P575" s="3"/>
+      <c r="Q575" s="3"/>
+      <c r="R575" s="3"/>
+      <c r="S575" s="3"/>
+    </row>
+    <row r="576" spans="1:19">
+      <c r="A576" s="4" t="s">
+        <v>713</v>
+      </c>
+      <c r="B576" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C576" s="4" t="s">
+        <v>335</v>
+      </c>
+      <c r="D576" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E576" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M576" s="3"/>
+      <c r="N576" s="3"/>
+      <c r="O576" s="3"/>
+      <c r="P576" s="3"/>
+      <c r="Q576" s="3"/>
+      <c r="R576" s="3"/>
+      <c r="S576" s="3"/>
+    </row>
+    <row r="577" spans="1:19">
+      <c r="A577" s="4" t="s">
+        <v>714</v>
+      </c>
+      <c r="B577" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C577" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="D577" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E577" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M577" s="3"/>
+      <c r="N577" s="3"/>
+      <c r="O577" s="3"/>
+      <c r="P577" s="3"/>
+      <c r="Q577" s="3"/>
+      <c r="R577" s="3"/>
+      <c r="S577" s="3"/>
+    </row>
+    <row r="578" spans="1:19">
+      <c r="A578" s="4" t="s">
+        <v>715</v>
+      </c>
+      <c r="B578" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C578" s="4" t="s">
+        <v>150</v>
+      </c>
+      <c r="D578" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E578" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M578" s="3"/>
+      <c r="N578" s="3"/>
+      <c r="O578" s="3"/>
+      <c r="P578" s="3"/>
+      <c r="Q578" s="3"/>
+      <c r="R578" s="3"/>
+      <c r="S578" s="3"/>
+    </row>
+    <row r="579" spans="1:19">
+      <c r="A579" s="4" t="s">
+        <v>716</v>
+      </c>
+      <c r="B579" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C579" s="4" t="s">
+        <v>335</v>
+      </c>
+      <c r="D579" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E579" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M579" s="3"/>
+      <c r="N579" s="3"/>
+      <c r="O579" s="3"/>
+      <c r="P579" s="3"/>
+      <c r="Q579" s="3"/>
+      <c r="R579" s="3"/>
+      <c r="S579" s="3"/>
+    </row>
+    <row r="580" spans="1:19">
+      <c r="A580" s="4" t="s">
+        <v>717</v>
+      </c>
+      <c r="B580" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C580" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="D580" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E580" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M580" s="3"/>
+      <c r="N580" s="3"/>
+      <c r="O580" s="3"/>
+      <c r="P580" s="3"/>
+      <c r="Q580" s="3"/>
+      <c r="R580" s="3"/>
+      <c r="S580" s="3"/>
+    </row>
+    <row r="581" spans="1:19">
+      <c r="A581" s="4" t="s">
+        <v>718</v>
+      </c>
+      <c r="B581" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C581" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="D581" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E581" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M581" s="3"/>
+      <c r="N581" s="3"/>
+      <c r="O581" s="3"/>
+      <c r="P581" s="3"/>
+      <c r="Q581" s="3"/>
+      <c r="R581" s="3"/>
+      <c r="S581" s="3"/>
+    </row>
+    <row r="582" spans="1:19">
+      <c r="A582" s="4" t="s">
+        <v>719</v>
+      </c>
+      <c r="B582" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C582" s="4" t="s">
+        <v>218</v>
+      </c>
+      <c r="D582" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E582" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M582" s="3"/>
+      <c r="N582" s="3"/>
+      <c r="O582" s="3"/>
+      <c r="P582" s="3"/>
+      <c r="Q582" s="3"/>
+      <c r="R582" s="3"/>
+      <c r="S582" s="3"/>
+    </row>
+    <row r="583" spans="1:19">
+      <c r="A583" s="4" t="s">
+        <v>720</v>
+      </c>
+      <c r="B583" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="C583" s="4" t="s">
+        <v>178</v>
+      </c>
+      <c r="D583" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E583" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M583" s="3"/>
+      <c r="N583" s="3"/>
+      <c r="O583" s="3"/>
+      <c r="P583" s="3"/>
+      <c r="Q583" s="3"/>
+      <c r="R583" s="3"/>
+      <c r="S583" s="3"/>
+    </row>
+    <row r="584" spans="1:19">
+      <c r="A584" s="4" t="s">
+        <v>721</v>
+      </c>
+      <c r="B584" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C584" s="4" t="s">
+        <v>209</v>
+      </c>
+      <c r="D584" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E584" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M584" s="3"/>
+      <c r="N584" s="3"/>
+      <c r="O584" s="3"/>
+      <c r="P584" s="3"/>
+      <c r="Q584" s="3"/>
+      <c r="R584" s="3"/>
+      <c r="S584" s="3"/>
+    </row>
+    <row r="585" spans="1:19">
+      <c r="A585" s="4" t="s">
+        <v>722</v>
+      </c>
+      <c r="B585" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C585" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="D585" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E585" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M585" s="3"/>
+      <c r="N585" s="3"/>
+      <c r="O585" s="3"/>
+      <c r="P585" s="3"/>
+      <c r="Q585" s="3"/>
+      <c r="R585" s="3"/>
+      <c r="S585" s="3"/>
+    </row>
+    <row r="586" spans="1:19">
+      <c r="A586" s="4" t="s">
+        <v>723</v>
+      </c>
+      <c r="B586" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C586" s="4" t="s">
+        <v>335</v>
+      </c>
+      <c r="D586" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E586" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M586" s="3"/>
+      <c r="N586" s="3"/>
+      <c r="O586" s="3"/>
+      <c r="P586" s="3"/>
+      <c r="Q586" s="3"/>
+      <c r="R586" s="3"/>
+      <c r="S586" s="3"/>
+    </row>
+    <row r="587" spans="1:19">
+      <c r="A587" s="4" t="s">
+        <v>724</v>
+      </c>
+      <c r="B587" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C587" s="4" t="s">
+        <v>21</v>
+      </c>
+      <c r="D587" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E587" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M587" s="3"/>
+      <c r="N587" s="3"/>
+      <c r="O587" s="3"/>
+      <c r="P587" s="3"/>
+      <c r="Q587" s="3"/>
+      <c r="R587" s="3"/>
+      <c r="S587" s="3"/>
+    </row>
+    <row r="588" spans="1:19">
+      <c r="A588" s="4" t="s">
+        <v>725</v>
+      </c>
+      <c r="B588" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C588" s="4" t="s">
+        <v>218</v>
+      </c>
+      <c r="D588" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E588" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M588" s="3"/>
+      <c r="N588" s="3"/>
+      <c r="O588" s="3"/>
+      <c r="P588" s="3"/>
+      <c r="Q588" s="3"/>
+      <c r="R588" s="3"/>
+      <c r="S588" s="3"/>
+    </row>
+    <row r="589" spans="1:19">
+      <c r="A589" s="4" t="s">
+        <v>726</v>
+      </c>
+      <c r="B589" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C589" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="D589" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E589" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M589" s="3"/>
+      <c r="N589" s="3"/>
+      <c r="O589" s="3"/>
+      <c r="P589" s="3"/>
+      <c r="Q589" s="3"/>
+      <c r="R589" s="3"/>
+      <c r="S589" s="3"/>
+    </row>
+    <row r="590" spans="1:19">
+      <c r="A590" s="4" t="s">
+        <v>727</v>
+      </c>
+      <c r="B590" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C590" s="4" t="s">
+        <v>335</v>
+      </c>
+      <c r="D590" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E590" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M590" s="3"/>
+      <c r="N590" s="3"/>
+      <c r="O590" s="3"/>
+      <c r="P590" s="3"/>
+      <c r="Q590" s="3"/>
+      <c r="R590" s="3"/>
+      <c r="S590" s="3"/>
+    </row>
+    <row r="591" spans="1:19">
+      <c r="A591" s="4" t="s">
+        <v>728</v>
+      </c>
+      <c r="B591" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C591" s="4" t="s">
+        <v>536</v>
+      </c>
+      <c r="D591" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E591" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M591" s="3"/>
+      <c r="N591" s="3"/>
+      <c r="O591" s="3"/>
+      <c r="P591" s="3"/>
+      <c r="Q591" s="3"/>
+      <c r="R591" s="3"/>
+      <c r="S591" s="3"/>
+    </row>
+    <row r="592" spans="1:19">
+      <c r="A592" s="4" t="s">
+        <v>729</v>
+      </c>
+      <c r="B592" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C592" s="4" t="s">
+        <v>174</v>
+      </c>
+      <c r="D592" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E592" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M592" s="3"/>
+      <c r="N592" s="3"/>
+      <c r="O592" s="3"/>
+      <c r="P592" s="3"/>
+      <c r="Q592" s="3"/>
+      <c r="R592" s="3"/>
+      <c r="S592" s="3"/>
+    </row>
+    <row r="593" spans="1:19">
+      <c r="A593" s="4" t="s">
+        <v>730</v>
+      </c>
+      <c r="B593" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C593" s="4" t="s">
+        <v>454</v>
+      </c>
+      <c r="D593" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E593" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M593" s="3"/>
+      <c r="N593" s="3"/>
+      <c r="O593" s="3"/>
+      <c r="P593" s="3"/>
+      <c r="Q593" s="3"/>
+      <c r="R593" s="3"/>
+      <c r="S593" s="3"/>
+    </row>
+    <row r="594" spans="1:19">
+      <c r="A594" s="4" t="s">
+        <v>731</v>
+      </c>
+      <c r="B594" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C594" s="4" t="s">
+        <v>481</v>
+      </c>
+      <c r="D594" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E594" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M594" s="3"/>
+      <c r="N594" s="3"/>
+      <c r="O594" s="3"/>
+      <c r="P594" s="3"/>
+      <c r="Q594" s="3"/>
+      <c r="R594" s="3"/>
+      <c r="S594" s="3"/>
+    </row>
+    <row r="595" spans="1:19">
+      <c r="A595" s="4" t="s">
+        <v>732</v>
+      </c>
+      <c r="B595" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="C595" s="4" t="s">
+        <v>220</v>
+      </c>
+      <c r="D595" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E595" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M595" s="3"/>
+      <c r="N595" s="3"/>
+      <c r="O595" s="3"/>
+      <c r="P595" s="3"/>
+      <c r="Q595" s="3"/>
+      <c r="R595" s="3"/>
+      <c r="S595" s="3"/>
+    </row>
+    <row r="596" spans="1:19">
+      <c r="A596" s="4" t="s">
+        <v>733</v>
+      </c>
+      <c r="B596" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C596" s="4" t="s">
+        <v>373</v>
+      </c>
+      <c r="D596" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E596" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M596" s="3"/>
+      <c r="N596" s="3"/>
+      <c r="O596" s="3"/>
+      <c r="P596" s="3"/>
+      <c r="Q596" s="3"/>
+      <c r="R596" s="3"/>
+      <c r="S596" s="3"/>
+    </row>
+    <row r="597" spans="1:19">
+      <c r="A597" s="4" t="s">
+        <v>734</v>
+      </c>
+      <c r="B597" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C597" s="4" t="s">
+        <v>269</v>
+      </c>
+      <c r="D597" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E597" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M597" s="3"/>
+      <c r="N597" s="3"/>
+      <c r="O597" s="3"/>
+      <c r="P597" s="3"/>
+      <c r="Q597" s="3"/>
+      <c r="R597" s="3"/>
+      <c r="S597" s="3"/>
+    </row>
+    <row r="598" spans="1:19">
+      <c r="A598" s="4" t="s">
+        <v>735</v>
+      </c>
+      <c r="B598" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C598" s="4" t="s">
+        <v>154</v>
+      </c>
+      <c r="D598" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E598" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M598" s="3"/>
+      <c r="N598" s="3"/>
+      <c r="O598" s="3"/>
+      <c r="P598" s="3"/>
+      <c r="Q598" s="3"/>
+      <c r="R598" s="3"/>
+      <c r="S598" s="3"/>
+    </row>
+    <row r="599" spans="1:19">
+      <c r="A599" s="4" t="s">
+        <v>736</v>
+      </c>
+      <c r="B599" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C599" s="4" t="s">
+        <v>150</v>
+      </c>
+      <c r="D599" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E599" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M599" s="3"/>
+      <c r="N599" s="3"/>
+      <c r="O599" s="3"/>
+      <c r="P599" s="3"/>
+      <c r="Q599" s="3"/>
+      <c r="R599" s="3"/>
+      <c r="S599" s="3"/>
+    </row>
+    <row r="600" spans="1:19">
+      <c r="A600" s="4" t="s">
+        <v>737</v>
+      </c>
+      <c r="B600" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C600" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="D600" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E600" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M600" s="3"/>
+      <c r="N600" s="3"/>
+      <c r="O600" s="3"/>
+      <c r="P600" s="3"/>
+      <c r="Q600" s="3"/>
+      <c r="R600" s="3"/>
+      <c r="S600" s="3"/>
+    </row>
+    <row r="601" spans="1:19">
+      <c r="A601" s="4" t="s">
+        <v>738</v>
+      </c>
+      <c r="B601" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="C601" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="D601" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E601" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M601" s="3"/>
+      <c r="N601" s="3"/>
+      <c r="O601" s="3"/>
+      <c r="P601" s="3"/>
+      <c r="Q601" s="3"/>
+      <c r="R601" s="3"/>
+      <c r="S601" s="3"/>
+    </row>
+    <row r="602" spans="1:19">
+      <c r="A602" s="4" t="s">
+        <v>739</v>
+      </c>
+      <c r="B602" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C602" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="D602" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E602" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M602" s="3"/>
+      <c r="N602" s="3"/>
+      <c r="O602" s="3"/>
+      <c r="P602" s="3"/>
+      <c r="Q602" s="3"/>
+      <c r="R602" s="3"/>
+      <c r="S602" s="3"/>
+    </row>
+    <row r="603" spans="1:19">
+      <c r="A603" s="4" t="s">
+        <v>740</v>
+      </c>
+      <c r="B603" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="C603" s="4" t="s">
+        <v>111</v>
+      </c>
+      <c r="D603" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E603" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M603" s="3"/>
+      <c r="N603" s="3"/>
+      <c r="O603" s="3"/>
+      <c r="P603" s="3"/>
+      <c r="Q603" s="3"/>
+      <c r="R603" s="3"/>
+      <c r="S603" s="3"/>
+    </row>
+    <row r="604" spans="1:19">
+      <c r="A604" s="4" t="s">
+        <v>741</v>
+      </c>
+      <c r="B604" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C604" s="4" t="s">
+        <v>212</v>
+      </c>
+      <c r="D604" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E604" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M604" s="3"/>
+      <c r="N604" s="3"/>
+      <c r="O604" s="3"/>
+      <c r="P604" s="3"/>
+      <c r="Q604" s="3"/>
+      <c r="R604" s="3"/>
+      <c r="S604" s="3"/>
+    </row>
+    <row r="605" spans="1:19">
+      <c r="A605" s="4" t="s">
+        <v>742</v>
+      </c>
+      <c r="B605" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C605" s="4" t="s">
+        <v>269</v>
+      </c>
+      <c r="D605" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E605" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M605" s="3"/>
+      <c r="N605" s="3"/>
+      <c r="O605" s="3"/>
+      <c r="P605" s="3"/>
+      <c r="Q605" s="3"/>
+      <c r="R605" s="3"/>
+      <c r="S605" s="3"/>
+    </row>
+    <row r="606" spans="1:19">
+      <c r="A606" s="4" t="s">
+        <v>743</v>
+      </c>
+      <c r="B606" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C606" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="D606" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E606" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M606" s="3"/>
+      <c r="N606" s="3"/>
+      <c r="O606" s="3"/>
+      <c r="P606" s="3"/>
+      <c r="Q606" s="3"/>
+      <c r="R606" s="3"/>
+      <c r="S606" s="3"/>
+    </row>
+    <row r="607" spans="1:19">
+      <c r="A607" s="4" t="s">
+        <v>744</v>
+      </c>
+      <c r="B607" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C607" s="4" t="s">
+        <v>154</v>
+      </c>
+      <c r="D607" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E607" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M607" s="3"/>
+      <c r="N607" s="3"/>
+      <c r="O607" s="3"/>
+      <c r="P607" s="3"/>
+      <c r="Q607" s="3"/>
+      <c r="R607" s="3"/>
+      <c r="S607" s="3"/>
+    </row>
+    <row r="608" spans="1:19">
+      <c r="A608" s="4" t="s">
+        <v>745</v>
+      </c>
+      <c r="B608" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="C608" s="4" t="s">
+        <v>220</v>
+      </c>
+      <c r="D608" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E608" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M608" s="3"/>
+      <c r="N608" s="3"/>
+      <c r="O608" s="3"/>
+      <c r="P608" s="3"/>
+      <c r="Q608" s="3"/>
+      <c r="R608" s="3"/>
+      <c r="S608" s="3"/>
+    </row>
+    <row r="609" spans="1:19">
+      <c r="A609" s="4" t="s">
+        <v>746</v>
+      </c>
+      <c r="B609" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C609" s="4" t="s">
+        <v>250</v>
+      </c>
+      <c r="D609" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E609" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M609" s="3"/>
+      <c r="N609" s="3"/>
+      <c r="O609" s="3"/>
+      <c r="P609" s="3"/>
+      <c r="Q609" s="3"/>
+      <c r="R609" s="3"/>
+      <c r="S609" s="3"/>
+    </row>
+    <row r="610" spans="1:19">
+      <c r="A610" s="4" t="s">
+        <v>747</v>
+      </c>
+      <c r="B610" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C610" s="4" t="s">
+        <v>139</v>
+      </c>
+      <c r="D610" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E610" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M610" s="3"/>
+      <c r="N610" s="3"/>
+      <c r="O610" s="3"/>
+      <c r="P610" s="3"/>
+      <c r="Q610" s="3"/>
+      <c r="R610" s="3"/>
+      <c r="S610" s="3"/>
+    </row>
+    <row r="611" spans="1:19">
+      <c r="A611" s="4" t="s">
+        <v>748</v>
+      </c>
+      <c r="B611" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C611" s="4" t="s">
+        <v>335</v>
+      </c>
+      <c r="D611" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E611" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M611" s="3"/>
+      <c r="N611" s="3"/>
+      <c r="O611" s="3"/>
+      <c r="P611" s="3"/>
+      <c r="Q611" s="3"/>
+      <c r="R611" s="3"/>
+      <c r="S611" s="3"/>
+    </row>
+    <row r="612" spans="1:19">
+      <c r="A612" s="4" t="s">
+        <v>749</v>
+      </c>
+      <c r="B612" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C612" s="4" t="s">
+        <v>21</v>
+      </c>
+      <c r="D612" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E612" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M612" s="3"/>
+      <c r="N612" s="3"/>
+      <c r="O612" s="3"/>
+      <c r="P612" s="3"/>
+      <c r="Q612" s="3"/>
+      <c r="R612" s="3"/>
+      <c r="S612" s="3"/>
+    </row>
+    <row r="613" spans="1:19">
+      <c r="A613" s="4" t="s">
+        <v>750</v>
+      </c>
+      <c r="B613" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C613" s="4" t="s">
+        <v>218</v>
+      </c>
+      <c r="D613" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E613" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M613" s="3"/>
+      <c r="N613" s="3"/>
+      <c r="O613" s="3"/>
+      <c r="P613" s="3"/>
+      <c r="Q613" s="3"/>
+      <c r="R613" s="3"/>
+      <c r="S613" s="3"/>
+    </row>
+    <row r="614" spans="1:19">
+      <c r="A614" s="4" t="s">
+        <v>751</v>
+      </c>
+      <c r="B614" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C614" s="4" t="s">
+        <v>139</v>
+      </c>
+      <c r="D614" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E614" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M614" s="3"/>
+      <c r="N614" s="3"/>
+      <c r="O614" s="3"/>
+      <c r="P614" s="3"/>
+      <c r="Q614" s="3"/>
+      <c r="R614" s="3"/>
+      <c r="S614" s="3"/>
+    </row>
+    <row r="615" spans="1:19">
+      <c r="A615" s="4" t="s">
+        <v>752</v>
+      </c>
+      <c r="B615" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C615" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="D615" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E615" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M615" s="3"/>
+      <c r="N615" s="3"/>
+      <c r="O615" s="3"/>
+      <c r="P615" s="3"/>
+      <c r="Q615" s="3"/>
+      <c r="R615" s="3"/>
+      <c r="S615" s="3"/>
+    </row>
+    <row r="616" spans="1:19">
+      <c r="A616" s="4" t="s">
+        <v>753</v>
+      </c>
+      <c r="B616" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C616" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="D616" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E616" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M616" s="3"/>
+      <c r="N616" s="3"/>
+      <c r="O616" s="3"/>
+      <c r="P616" s="3"/>
+      <c r="Q616" s="3"/>
+      <c r="R616" s="3"/>
+      <c r="S616" s="3"/>
+    </row>
+    <row r="617" spans="1:19">
+      <c r="A617" s="4" t="s">
+        <v>754</v>
+      </c>
+      <c r="B617" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C617" s="4" t="s">
+        <v>209</v>
+      </c>
+      <c r="D617" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E617" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M617" s="3"/>
+      <c r="N617" s="3"/>
+      <c r="O617" s="3"/>
+      <c r="P617" s="3"/>
+      <c r="Q617" s="3"/>
+      <c r="R617" s="3"/>
+      <c r="S617" s="3"/>
+    </row>
+    <row r="618" spans="1:19">
+      <c r="A618" s="4" t="s">
+        <v>755</v>
+      </c>
+      <c r="B618" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C618" s="4" t="s">
+        <v>343</v>
+      </c>
+      <c r="D618" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E618" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M618" s="3"/>
+      <c r="N618" s="3"/>
+      <c r="O618" s="3"/>
+      <c r="P618" s="3"/>
+      <c r="Q618" s="3"/>
+      <c r="R618" s="3"/>
+      <c r="S618" s="3"/>
+    </row>
+    <row r="619" spans="1:19">
+      <c r="A619" s="4" t="s">
+        <v>756</v>
+      </c>
+      <c r="B619" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C619" s="4" t="s">
+        <v>368</v>
+      </c>
+      <c r="D619" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E619" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M619" s="3"/>
+      <c r="N619" s="3"/>
+      <c r="O619" s="3"/>
+      <c r="P619" s="3"/>
+      <c r="Q619" s="3"/>
+      <c r="R619" s="3"/>
+      <c r="S619" s="3"/>
+    </row>
+    <row r="620" spans="1:19">
+      <c r="A620" s="4" t="s">
+        <v>757</v>
+      </c>
+      <c r="B620" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C620" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="D620" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E620" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M620" s="3"/>
+      <c r="N620" s="3"/>
+      <c r="O620" s="3"/>
+      <c r="P620" s="3"/>
+      <c r="Q620" s="3"/>
+      <c r="R620" s="3"/>
+      <c r="S620" s="3"/>
+    </row>
+    <row r="621" spans="1:19">
+      <c r="A621" s="4" t="s">
+        <v>758</v>
+      </c>
+      <c r="B621" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C621" s="4" t="s">
+        <v>440</v>
+      </c>
+      <c r="D621" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E621" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M621" s="3"/>
+      <c r="N621" s="3"/>
+      <c r="O621" s="3"/>
+      <c r="P621" s="3"/>
+      <c r="Q621" s="3"/>
+      <c r="R621" s="3"/>
+      <c r="S621" s="3"/>
+    </row>
+    <row r="622" spans="1:19">
+      <c r="A622" s="4" t="s">
+        <v>759</v>
+      </c>
+      <c r="B622" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C622" s="4" t="s">
+        <v>343</v>
+      </c>
+      <c r="D622" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E622" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M622" s="3"/>
+      <c r="N622" s="3"/>
+      <c r="O622" s="3"/>
+      <c r="P622" s="3"/>
+      <c r="Q622" s="3"/>
+      <c r="R622" s="3"/>
+      <c r="S622" s="3"/>
+    </row>
+    <row r="623" spans="1:19">
+      <c r="A623" s="4" t="s">
+        <v>760</v>
+      </c>
+      <c r="B623" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C623" s="4" t="s">
+        <v>440</v>
+      </c>
+      <c r="D623" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E623" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M623" s="3"/>
+      <c r="N623" s="3"/>
+      <c r="O623" s="3"/>
+      <c r="P623" s="3"/>
+      <c r="Q623" s="3"/>
+      <c r="R623" s="3"/>
+      <c r="S623" s="3"/>
+    </row>
+    <row r="624" spans="1:19">
+      <c r="A624" s="4" t="s">
+        <v>761</v>
+      </c>
+      <c r="B624" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C624" s="4" t="s">
+        <v>209</v>
+      </c>
+      <c r="D624" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E624" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M624" s="3"/>
+      <c r="N624" s="3"/>
+      <c r="O624" s="3"/>
+      <c r="P624" s="3"/>
+      <c r="Q624" s="3"/>
+      <c r="R624" s="3"/>
+      <c r="S624" s="3"/>
+    </row>
+    <row r="625" spans="1:19">
+      <c r="A625" s="4" t="s">
+        <v>762</v>
+      </c>
+      <c r="B625" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C625" s="4" t="s">
+        <v>212</v>
+      </c>
+      <c r="D625" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E625" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M625" s="3"/>
+      <c r="N625" s="3"/>
+      <c r="O625" s="3"/>
+      <c r="P625" s="3"/>
+      <c r="Q625" s="3"/>
+      <c r="R625" s="3"/>
+      <c r="S625" s="3"/>
+    </row>
+    <row r="626" spans="1:19">
+      <c r="A626" s="4" t="s">
+        <v>763</v>
+      </c>
+      <c r="B626" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C626" s="4" t="s">
+        <v>232</v>
+      </c>
+      <c r="D626" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E626" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M626" s="3"/>
+      <c r="N626" s="3"/>
+      <c r="O626" s="3"/>
+      <c r="P626" s="3"/>
+      <c r="Q626" s="3"/>
+      <c r="R626" s="3"/>
+      <c r="S626" s="3"/>
+    </row>
+    <row r="627" spans="1:19">
+      <c r="A627" s="4" t="s">
+        <v>764</v>
+      </c>
+      <c r="B627" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C627" s="4" t="s">
+        <v>232</v>
+      </c>
+      <c r="D627" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E627" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M627" s="3"/>
+      <c r="N627" s="3"/>
+      <c r="O627" s="3"/>
+      <c r="P627" s="3"/>
+      <c r="Q627" s="3"/>
+      <c r="R627" s="3"/>
+      <c r="S627" s="3"/>
+    </row>
+    <row r="628" spans="1:19">
+      <c r="A628" s="4" t="s">
+        <v>765</v>
+      </c>
+      <c r="B628" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C628" s="4" t="s">
+        <v>766</v>
+      </c>
+      <c r="D628" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E628" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M628" s="3"/>
+      <c r="N628" s="3"/>
+      <c r="O628" s="3"/>
+      <c r="P628" s="3"/>
+      <c r="Q628" s="3"/>
+      <c r="R628" s="3"/>
+      <c r="S628" s="3"/>
+    </row>
+    <row r="629" spans="1:19">
+      <c r="A629" s="4" t="s">
+        <v>767</v>
+      </c>
+      <c r="B629" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C629" s="4" t="s">
+        <v>209</v>
+      </c>
+      <c r="D629" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E629" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M629" s="3"/>
+      <c r="N629" s="3"/>
+      <c r="O629" s="3"/>
+      <c r="P629" s="3"/>
+      <c r="Q629" s="3"/>
+      <c r="R629" s="3"/>
+      <c r="S629" s="3"/>
+    </row>
+    <row r="630" spans="1:19">
+      <c r="A630" s="4" t="s">
+        <v>768</v>
+      </c>
+      <c r="B630" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C630" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="D630" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E630" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M630" s="3"/>
+      <c r="N630" s="3"/>
+      <c r="O630" s="3"/>
+      <c r="P630" s="3"/>
+      <c r="Q630" s="3"/>
+      <c r="R630" s="3"/>
+      <c r="S630" s="3"/>
+    </row>
+    <row r="631" spans="1:19">
+      <c r="A631" s="4" t="s">
+        <v>769</v>
+      </c>
+      <c r="B631" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C631" s="4" t="s">
+        <v>450</v>
+      </c>
+      <c r="D631" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E631" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M631" s="3"/>
+      <c r="N631" s="3"/>
+      <c r="O631" s="3"/>
+      <c r="P631" s="3"/>
+      <c r="Q631" s="3"/>
+      <c r="R631" s="3"/>
+      <c r="S631" s="3"/>
+    </row>
+    <row r="632" spans="1:19">
+      <c r="A632" s="4" t="s">
+        <v>770</v>
+      </c>
+      <c r="B632" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C632" s="4" t="s">
+        <v>174</v>
+      </c>
+      <c r="D632" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E632" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M632" s="3"/>
+      <c r="N632" s="3"/>
+      <c r="O632" s="3"/>
+      <c r="P632" s="3"/>
+      <c r="Q632" s="3"/>
+      <c r="R632" s="3"/>
+      <c r="S632" s="3"/>
+    </row>
+    <row r="633" spans="1:19">
+      <c r="A633" s="4" t="s">
+        <v>771</v>
+      </c>
+      <c r="B633" s="4" t="s">
+        <v>772</v>
+      </c>
+      <c r="C633" s="4" t="s">
+        <v>121</v>
+      </c>
+      <c r="D633" s="4" t="s">
+        <v>416</v>
+      </c>
+      <c r="E633" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M633" s="3"/>
+      <c r="N633" s="3"/>
+      <c r="O633" s="3"/>
+      <c r="P633" s="3"/>
+      <c r="Q633" s="3"/>
+      <c r="R633" s="3"/>
+      <c r="S633" s="3"/>
+    </row>
+    <row r="634" spans="1:19">
+      <c r="A634" s="4" t="s">
+        <v>773</v>
+      </c>
+      <c r="B634" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C634" s="4" t="s">
+        <v>377</v>
+      </c>
+      <c r="D634" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E634" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M634" s="3"/>
+      <c r="N634" s="3"/>
+      <c r="O634" s="3"/>
+      <c r="P634" s="3"/>
+      <c r="Q634" s="3"/>
+      <c r="R634" s="3"/>
+      <c r="S634" s="3"/>
+    </row>
+    <row r="635" spans="1:19">
+      <c r="A635" s="4" t="s">
+        <v>774</v>
+      </c>
+      <c r="B635" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C635" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="D635" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E635" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M635" s="3"/>
+      <c r="N635" s="3"/>
+      <c r="O635" s="3"/>
+      <c r="P635" s="3"/>
+      <c r="Q635" s="3"/>
+      <c r="R635" s="3"/>
+      <c r="S635" s="3"/>
+    </row>
+    <row r="636" spans="1:19">
+      <c r="A636" s="4" t="s">
+        <v>775</v>
+      </c>
+      <c r="B636" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="C636" s="4" t="s">
+        <v>137</v>
+      </c>
+      <c r="D636" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E636" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M636" s="3"/>
+      <c r="N636" s="3"/>
+      <c r="O636" s="3"/>
+      <c r="P636" s="3"/>
+      <c r="Q636" s="3"/>
+      <c r="R636" s="3"/>
+      <c r="S636" s="3"/>
+    </row>
+    <row r="637" spans="1:19">
+      <c r="A637" s="4" t="s">
+        <v>776</v>
+      </c>
+      <c r="B637" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C637" s="4" t="s">
+        <v>335</v>
+      </c>
+      <c r="D637" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E637" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M637" s="3"/>
+      <c r="N637" s="3"/>
+      <c r="O637" s="3"/>
+      <c r="P637" s="3"/>
+      <c r="Q637" s="3"/>
+      <c r="R637" s="3"/>
+      <c r="S637" s="3"/>
+    </row>
+    <row r="638" spans="1:19">
+      <c r="A638" s="4" t="s">
+        <v>777</v>
+      </c>
+      <c r="B638" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C638" s="4" t="s">
+        <v>450</v>
+      </c>
+      <c r="D638" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E638" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M638" s="3"/>
+      <c r="N638" s="3"/>
+      <c r="O638" s="3"/>
+      <c r="P638" s="3"/>
+      <c r="Q638" s="3"/>
+      <c r="R638" s="3"/>
+      <c r="S638" s="3"/>
+    </row>
+    <row r="639" spans="1:19">
+      <c r="A639" s="4" t="s">
+        <v>778</v>
+      </c>
+      <c r="B639" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C639" s="4" t="s">
+        <v>450</v>
+      </c>
+      <c r="D639" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E639" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M639" s="3"/>
+      <c r="N639" s="3"/>
+      <c r="O639" s="3"/>
+      <c r="P639" s="3"/>
+      <c r="Q639" s="3"/>
+      <c r="R639" s="3"/>
+      <c r="S639" s="3"/>
+    </row>
+    <row r="640" spans="1:19">
+      <c r="A640" s="4" t="s">
+        <v>779</v>
+      </c>
+      <c r="B640" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C640" s="4" t="s">
+        <v>343</v>
+      </c>
+      <c r="D640" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E640" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M640" s="3"/>
+      <c r="N640" s="3"/>
+      <c r="O640" s="3"/>
+      <c r="P640" s="3"/>
+      <c r="Q640" s="3"/>
+      <c r="R640" s="3"/>
+      <c r="S640" s="3"/>
+    </row>
+    <row r="641" spans="1:19">
+      <c r="A641" s="4" t="s">
+        <v>780</v>
+      </c>
+      <c r="B641" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C641" s="4" t="s">
+        <v>137</v>
+      </c>
+      <c r="D641" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E641" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M641" s="3"/>
+      <c r="N641" s="3"/>
+      <c r="O641" s="3"/>
+      <c r="P641" s="3"/>
+      <c r="Q641" s="3"/>
+      <c r="R641" s="3"/>
+      <c r="S641" s="3"/>
+    </row>
+    <row r="642" spans="1:19">
+      <c r="A642" s="4" t="s">
+        <v>781</v>
+      </c>
+      <c r="B642" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C642" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="D642" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E642" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M642" s="3"/>
+      <c r="N642" s="3"/>
+      <c r="O642" s="3"/>
+      <c r="P642" s="3"/>
+      <c r="Q642" s="3"/>
+      <c r="R642" s="3"/>
+      <c r="S642" s="3"/>
+    </row>
+    <row r="643" spans="1:19">
+      <c r="A643" s="4" t="s">
+        <v>782</v>
+      </c>
+      <c r="B643" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C643" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="D643" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E643" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M643" s="3"/>
+      <c r="N643" s="3"/>
+      <c r="O643" s="3"/>
+      <c r="P643" s="3"/>
+      <c r="Q643" s="3"/>
+      <c r="R643" s="3"/>
+      <c r="S643" s="3"/>
+    </row>
+    <row r="644" spans="1:19">
+      <c r="A644" s="4" t="s">
+        <v>783</v>
+      </c>
+      <c r="B644" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C644" s="4" t="s">
+        <v>536</v>
+      </c>
+      <c r="D644" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E644" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M644" s="3"/>
+      <c r="N644" s="3"/>
+      <c r="O644" s="3"/>
+      <c r="P644" s="3"/>
+      <c r="Q644" s="3"/>
+      <c r="R644" s="3"/>
+      <c r="S644" s="3"/>
+    </row>
+    <row r="645" spans="1:19">
+      <c r="A645" s="4" t="s">
+        <v>784</v>
+      </c>
+      <c r="B645" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C645" s="4" t="s">
+        <v>137</v>
+      </c>
+      <c r="D645" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E645" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M645" s="3"/>
+      <c r="N645" s="3"/>
+      <c r="O645" s="3"/>
+      <c r="P645" s="3"/>
+      <c r="Q645" s="3"/>
+      <c r="R645" s="3"/>
+      <c r="S645" s="3"/>
+    </row>
+    <row r="646" spans="1:19">
+      <c r="A646" s="4" t="s">
+        <v>785</v>
+      </c>
+      <c r="B646" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C646" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="D646" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E646" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M646" s="3"/>
+      <c r="N646" s="3"/>
+      <c r="O646" s="3"/>
+      <c r="P646" s="3"/>
+      <c r="Q646" s="3"/>
+      <c r="R646" s="3"/>
+      <c r="S646" s="3"/>
+    </row>
+    <row r="647" spans="1:19">
+      <c r="A647" s="4" t="s">
+        <v>786</v>
+      </c>
+      <c r="B647" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C647" s="4" t="s">
+        <v>787</v>
+      </c>
+      <c r="D647" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E647" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M647" s="3"/>
+      <c r="N647" s="3"/>
+      <c r="O647" s="3"/>
+      <c r="P647" s="3"/>
+      <c r="Q647" s="3"/>
+      <c r="R647" s="3"/>
+      <c r="S647" s="3"/>
+    </row>
+    <row r="648" spans="1:19">
+      <c r="A648" s="4" t="s">
+        <v>788</v>
+      </c>
+      <c r="B648" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C648" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="D648" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E648" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M648" s="3"/>
+      <c r="N648" s="3"/>
+      <c r="O648" s="3"/>
+      <c r="P648" s="3"/>
+      <c r="Q648" s="3"/>
+      <c r="R648" s="3"/>
+      <c r="S648" s="3"/>
+    </row>
+    <row r="649" spans="1:19">
+      <c r="A649" s="4" t="s">
+        <v>789</v>
+      </c>
+      <c r="B649" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="C649" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="D649" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E649" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M649" s="3"/>
+      <c r="N649" s="3"/>
+      <c r="O649" s="3"/>
+      <c r="P649" s="3"/>
+      <c r="Q649" s="3"/>
+      <c r="R649" s="3"/>
+      <c r="S649" s="3"/>
+    </row>
+    <row r="650" spans="1:19">
+      <c r="A650" s="4" t="s">
+        <v>790</v>
+      </c>
+      <c r="B650" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C650" s="4" t="s">
+        <v>139</v>
+      </c>
+      <c r="D650" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E650" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M650" s="3"/>
+      <c r="N650" s="3"/>
+      <c r="O650" s="3"/>
+      <c r="P650" s="3"/>
+      <c r="Q650" s="3"/>
+      <c r="R650" s="3"/>
+      <c r="S650" s="3"/>
+    </row>
+    <row r="651" spans="1:19">
+      <c r="A651" s="4" t="s">
+        <v>791</v>
+      </c>
+      <c r="B651" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C651" s="4" t="s">
+        <v>368</v>
+      </c>
+      <c r="D651" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E651" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M651" s="3"/>
+      <c r="N651" s="3"/>
+      <c r="O651" s="3"/>
+      <c r="P651" s="3"/>
+      <c r="Q651" s="3"/>
+      <c r="R651" s="3"/>
+      <c r="S651" s="3"/>
+    </row>
+    <row r="652" spans="1:19">
+      <c r="A652" s="4" t="s">
+        <v>792</v>
+      </c>
+      <c r="B652" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C652" s="4" t="s">
+        <v>174</v>
+      </c>
+      <c r="D652" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E652" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M652" s="3"/>
+      <c r="N652" s="3"/>
+      <c r="O652" s="3"/>
+      <c r="P652" s="3"/>
+      <c r="Q652" s="3"/>
+      <c r="R652" s="3"/>
+      <c r="S652" s="3"/>
+    </row>
+    <row r="653" spans="1:19">
+      <c r="A653" s="4" t="s">
+        <v>793</v>
+      </c>
+      <c r="B653" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="C653" s="4" t="s">
+        <v>137</v>
+      </c>
+      <c r="D653" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E653" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M653" s="3"/>
+      <c r="N653" s="3"/>
+      <c r="O653" s="3"/>
+      <c r="P653" s="3"/>
+      <c r="Q653" s="3"/>
+      <c r="R653" s="3"/>
+      <c r="S653" s="3"/>
+    </row>
+    <row r="654" spans="1:19">
+      <c r="A654" s="4" t="s">
+        <v>794</v>
+      </c>
+      <c r="B654" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C654" s="4" t="s">
+        <v>212</v>
+      </c>
+      <c r="D654" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E654" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M654" s="3"/>
+      <c r="N654" s="3"/>
+      <c r="O654" s="3"/>
+      <c r="P654" s="3"/>
+      <c r="Q654" s="3"/>
+      <c r="R654" s="3"/>
+      <c r="S654" s="3"/>
+    </row>
+    <row r="655" spans="1:19">
+      <c r="A655" s="4" t="s">
+        <v>795</v>
+      </c>
+      <c r="B655" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="C655" s="4" t="s">
+        <v>137</v>
+      </c>
+      <c r="D655" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E655" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M655" s="3"/>
+      <c r="N655" s="3"/>
+      <c r="O655" s="3"/>
+      <c r="P655" s="3"/>
+      <c r="Q655" s="3"/>
+      <c r="R655" s="3"/>
+      <c r="S655" s="3"/>
+    </row>
+    <row r="656" spans="1:19">
+      <c r="A656" s="4" t="s">
+        <v>796</v>
+      </c>
+      <c r="B656" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C656" s="4" t="s">
+        <v>218</v>
+      </c>
+      <c r="D656" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E656" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M656" s="3"/>
+      <c r="N656" s="3"/>
+      <c r="O656" s="3"/>
+      <c r="P656" s="3"/>
+      <c r="Q656" s="3"/>
+      <c r="R656" s="3"/>
+      <c r="S656" s="3"/>
+    </row>
+    <row r="657" spans="1:19">
+      <c r="A657" s="4" t="s">
+        <v>797</v>
+      </c>
+      <c r="B657" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="C657" s="4" t="s">
+        <v>137</v>
+      </c>
+      <c r="D657" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E657" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M657" s="3"/>
+      <c r="N657" s="3"/>
+      <c r="O657" s="3"/>
+      <c r="P657" s="3"/>
+      <c r="Q657" s="3"/>
+      <c r="R657" s="3"/>
+      <c r="S657" s="3"/>
+    </row>
+    <row r="658" spans="1:19">
+      <c r="A658" s="4" t="s">
+        <v>798</v>
+      </c>
+      <c r="B658" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C658" s="4" t="s">
+        <v>358</v>
+      </c>
+      <c r="D658" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E658" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M658" s="3"/>
+      <c r="N658" s="3"/>
+      <c r="O658" s="3"/>
+      <c r="P658" s="3"/>
+      <c r="Q658" s="3"/>
+      <c r="R658" s="3"/>
+      <c r="S658" s="3"/>
+    </row>
+    <row r="659" spans="1:19">
+      <c r="A659" s="4" t="s">
+        <v>799</v>
+      </c>
+      <c r="B659" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C659" s="4" t="s">
+        <v>218</v>
+      </c>
+      <c r="D659" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E659" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M659" s="3"/>
+      <c r="N659" s="3"/>
+      <c r="O659" s="3"/>
+      <c r="P659" s="3"/>
+      <c r="Q659" s="3"/>
+      <c r="R659" s="3"/>
+      <c r="S659" s="3"/>
+    </row>
+    <row r="660" spans="1:19">
+      <c r="A660" s="4" t="s">
+        <v>800</v>
+      </c>
+      <c r="B660" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C660" s="4" t="s">
+        <v>450</v>
+      </c>
+      <c r="D660" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E660" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M660" s="3"/>
+      <c r="N660" s="3"/>
+      <c r="O660" s="3"/>
+      <c r="P660" s="3"/>
+      <c r="Q660" s="3"/>
+      <c r="R660" s="3"/>
+      <c r="S660" s="3"/>
+    </row>
+    <row r="661" spans="1:19">
+      <c r="A661" s="4" t="s">
+        <v>801</v>
+      </c>
+      <c r="B661" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C661" s="4" t="s">
+        <v>335</v>
+      </c>
+      <c r="D661" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E661" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M661" s="3"/>
+      <c r="N661" s="3"/>
+      <c r="O661" s="3"/>
+      <c r="P661" s="3"/>
+      <c r="Q661" s="3"/>
+      <c r="R661" s="3"/>
+      <c r="S661" s="3"/>
+    </row>
+    <row r="662" spans="1:19">
+      <c r="A662" s="4" t="s">
+        <v>802</v>
+      </c>
+      <c r="B662" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C662" s="4" t="s">
+        <v>536</v>
+      </c>
+      <c r="D662" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E662" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M662" s="3"/>
+      <c r="N662" s="3"/>
+      <c r="O662" s="3"/>
+      <c r="P662" s="3"/>
+      <c r="Q662" s="3"/>
+      <c r="R662" s="3"/>
+      <c r="S662" s="3"/>
+    </row>
+    <row r="663" spans="1:19">
+      <c r="A663" s="4" t="s">
+        <v>803</v>
+      </c>
+      <c r="B663" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C663" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="D663" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E663" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M663" s="3"/>
+      <c r="N663" s="3"/>
+      <c r="O663" s="3"/>
+      <c r="P663" s="3"/>
+      <c r="Q663" s="3"/>
+      <c r="R663" s="3"/>
+      <c r="S663" s="3"/>
+    </row>
+    <row r="664" spans="1:19">
+      <c r="A664" s="4" t="s">
+        <v>804</v>
+      </c>
+      <c r="B664" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="C664" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="D664" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E664" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M664" s="3"/>
+      <c r="N664" s="3"/>
+      <c r="O664" s="3"/>
+      <c r="P664" s="3"/>
+      <c r="Q664" s="3"/>
+      <c r="R664" s="3"/>
+      <c r="S664" s="3"/>
+    </row>
+    <row r="665" spans="1:19">
+      <c r="A665" s="4" t="s">
+        <v>805</v>
+      </c>
+      <c r="B665" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="C665" s="4" t="s">
+        <v>137</v>
+      </c>
+      <c r="D665" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E665" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M665" s="3"/>
+      <c r="N665" s="3"/>
+      <c r="O665" s="3"/>
+      <c r="P665" s="3"/>
+      <c r="Q665" s="3"/>
+      <c r="R665" s="3"/>
+      <c r="S665" s="3"/>
+    </row>
+    <row r="666" spans="1:19">
+      <c r="A666" s="4" t="s">
+        <v>806</v>
+      </c>
+      <c r="B666" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C666" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="D666" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E666" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M666" s="3"/>
+      <c r="N666" s="3"/>
+      <c r="O666" s="3"/>
+      <c r="P666" s="3"/>
+      <c r="Q666" s="3"/>
+      <c r="R666" s="3"/>
+      <c r="S666" s="3"/>
+    </row>
+    <row r="667" spans="1:19">
+      <c r="A667" s="4" t="s">
+        <v>807</v>
+      </c>
+      <c r="B667" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C667" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="D667" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E667" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M667" s="3"/>
+      <c r="N667" s="3"/>
+      <c r="O667" s="3"/>
+      <c r="P667" s="3"/>
+      <c r="Q667" s="3"/>
+      <c r="R667" s="3"/>
+      <c r="S667" s="3"/>
+    </row>
+    <row r="668" spans="1:19">
+      <c r="A668" s="4" t="s">
+        <v>808</v>
+      </c>
+      <c r="B668" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C668" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="D668" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E668" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M668" s="3"/>
+      <c r="N668" s="3"/>
+      <c r="O668" s="3"/>
+      <c r="P668" s="3"/>
+      <c r="Q668" s="3"/>
+      <c r="R668" s="3"/>
+      <c r="S668" s="3"/>
+    </row>
+    <row r="669" spans="1:19">
+      <c r="A669" s="4" t="s">
+        <v>809</v>
+      </c>
+      <c r="B669" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="C669" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="D669" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E669" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M669" s="3"/>
+      <c r="N669" s="3"/>
+      <c r="O669" s="3"/>
+      <c r="P669" s="3"/>
+      <c r="Q669" s="3"/>
+      <c r="R669" s="3"/>
+      <c r="S669" s="3"/>
+    </row>
+    <row r="670" spans="1:19">
+      <c r="A670" s="4" t="s">
+        <v>810</v>
+      </c>
+      <c r="B670" s="4" t="s">
+        <v>497</v>
+      </c>
+      <c r="C670" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="D670" s="4" t="s">
+        <v>416</v>
+      </c>
+      <c r="E670" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M670" s="3"/>
+      <c r="N670" s="3"/>
+      <c r="O670" s="3"/>
+      <c r="P670" s="3"/>
+      <c r="Q670" s="3"/>
+      <c r="R670" s="3"/>
+      <c r="S670" s="3"/>
+    </row>
+    <row r="671" spans="1:19">
+      <c r="A671" s="4" t="s">
+        <v>811</v>
+      </c>
+      <c r="B671" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C671" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="D671" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E671" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M671" s="3"/>
+      <c r="N671" s="3"/>
+      <c r="O671" s="3"/>
+      <c r="P671" s="3"/>
+      <c r="Q671" s="3"/>
+      <c r="R671" s="3"/>
+      <c r="S671" s="3"/>
+    </row>
+    <row r="672" spans="1:19">
+      <c r="A672" s="4" t="s">
+        <v>812</v>
+      </c>
+      <c r="B672" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C672" s="4" t="s">
+        <v>139</v>
+      </c>
+      <c r="D672" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E672" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M672" s="3"/>
+      <c r="N672" s="3"/>
+      <c r="O672" s="3"/>
+      <c r="P672" s="3"/>
+      <c r="Q672" s="3"/>
+      <c r="R672" s="3"/>
+      <c r="S672" s="3"/>
+    </row>
+    <row r="673" spans="1:19">
+      <c r="A673" s="4" t="s">
+        <v>813</v>
+      </c>
+      <c r="B673" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C673" s="4" t="s">
+        <v>139</v>
+      </c>
+      <c r="D673" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E673" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M673" s="3"/>
+      <c r="N673" s="3"/>
+      <c r="O673" s="3"/>
+      <c r="P673" s="3"/>
+      <c r="Q673" s="3"/>
+      <c r="R673" s="3"/>
+      <c r="S673" s="3"/>
+    </row>
+    <row r="674" spans="1:19">
+      <c r="A674" s="4" t="s">
+        <v>814</v>
+      </c>
+      <c r="B674" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C674" s="4" t="s">
+        <v>139</v>
+      </c>
+      <c r="D674" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E674" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M674" s="3"/>
+      <c r="N674" s="3"/>
+      <c r="O674" s="3"/>
+      <c r="P674" s="3"/>
+      <c r="Q674" s="3"/>
+      <c r="R674" s="3"/>
+      <c r="S674" s="3"/>
+    </row>
+    <row r="675" spans="1:19">
+      <c r="A675" s="4" t="s">
+        <v>815</v>
+      </c>
+      <c r="B675" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="C675" s="4" t="s">
+        <v>137</v>
+      </c>
+      <c r="D675" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E675" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M675" s="3"/>
+      <c r="N675" s="3"/>
+      <c r="O675" s="3"/>
+      <c r="P675" s="3"/>
+      <c r="Q675" s="3"/>
+      <c r="R675" s="3"/>
+      <c r="S675" s="3"/>
+    </row>
+    <row r="676" spans="1:19">
+      <c r="A676" s="4" t="s">
+        <v>816</v>
+      </c>
+      <c r="B676" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C676" s="4" t="s">
+        <v>139</v>
+      </c>
+      <c r="D676" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E676" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M676" s="3"/>
+      <c r="N676" s="3"/>
+      <c r="O676" s="3"/>
+      <c r="P676" s="3"/>
+      <c r="Q676" s="3"/>
+      <c r="R676" s="3"/>
+      <c r="S676" s="3"/>
+    </row>
+    <row r="677" spans="1:19">
+      <c r="A677" s="4" t="s">
+        <v>817</v>
+      </c>
+      <c r="B677" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="C677" s="4" t="s">
         <v>14</v>
       </c>
-      <c r="C5" s="3" t="s">
-[...10 lines deleted...]
-      <c r="A6" s="3" t="s">
+      <c r="D677" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E677" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M677" s="3"/>
+      <c r="N677" s="3"/>
+      <c r="O677" s="3"/>
+      <c r="P677" s="3"/>
+      <c r="Q677" s="3"/>
+      <c r="R677" s="3"/>
+      <c r="S677" s="3"/>
+    </row>
+    <row r="678" spans="1:19">
+      <c r="A678" s="4" t="s">
+        <v>818</v>
+      </c>
+      <c r="B678" s="4" t="s">
+        <v>819</v>
+      </c>
+      <c r="C678" s="4" t="s">
+        <v>121</v>
+      </c>
+      <c r="D678" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E678" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M678" s="3"/>
+      <c r="N678" s="3"/>
+      <c r="O678" s="3"/>
+      <c r="P678" s="3"/>
+      <c r="Q678" s="3"/>
+      <c r="R678" s="3"/>
+      <c r="S678" s="3"/>
+    </row>
+    <row r="679" spans="1:19">
+      <c r="A679" s="4" t="s">
+        <v>820</v>
+      </c>
+      <c r="B679" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C679" s="4" t="s">
+        <v>368</v>
+      </c>
+      <c r="D679" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E679" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M679" s="3"/>
+      <c r="N679" s="3"/>
+      <c r="O679" s="3"/>
+      <c r="P679" s="3"/>
+      <c r="Q679" s="3"/>
+      <c r="R679" s="3"/>
+      <c r="S679" s="3"/>
+    </row>
+    <row r="680" spans="1:19">
+      <c r="A680" s="4" t="s">
+        <v>821</v>
+      </c>
+      <c r="B680" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="C680" s="4" t="s">
+        <v>44</v>
+      </c>
+      <c r="D680" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E680" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M680" s="3"/>
+      <c r="N680" s="3"/>
+      <c r="O680" s="3"/>
+      <c r="P680" s="3"/>
+      <c r="Q680" s="3"/>
+      <c r="R680" s="3"/>
+      <c r="S680" s="3"/>
+    </row>
+    <row r="681" spans="1:19">
+      <c r="A681" s="4" t="s">
+        <v>822</v>
+      </c>
+      <c r="B681" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="C681" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="D681" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E681" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M681" s="3"/>
+      <c r="N681" s="3"/>
+      <c r="O681" s="3"/>
+      <c r="P681" s="3"/>
+      <c r="Q681" s="3"/>
+      <c r="R681" s="3"/>
+      <c r="S681" s="3"/>
+    </row>
+    <row r="682" spans="1:19">
+      <c r="A682" s="4" t="s">
+        <v>823</v>
+      </c>
+      <c r="B682" s="4" t="s">
+        <v>613</v>
+      </c>
+      <c r="C682" s="4" t="s">
+        <v>121</v>
+      </c>
+      <c r="D682" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E682" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M682" s="3"/>
+      <c r="N682" s="3"/>
+      <c r="O682" s="3"/>
+      <c r="P682" s="3"/>
+      <c r="Q682" s="3"/>
+      <c r="R682" s="3"/>
+      <c r="S682" s="3"/>
+    </row>
+    <row r="683" spans="1:19">
+      <c r="A683" s="4" t="s">
+        <v>824</v>
+      </c>
+      <c r="B683" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C683" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="D683" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E683" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M683" s="3"/>
+      <c r="N683" s="3"/>
+      <c r="O683" s="3"/>
+      <c r="P683" s="3"/>
+      <c r="Q683" s="3"/>
+      <c r="R683" s="3"/>
+      <c r="S683" s="3"/>
+    </row>
+    <row r="684" spans="1:19">
+      <c r="A684" s="4" t="s">
+        <v>825</v>
+      </c>
+      <c r="B684" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C684" s="4" t="s">
+        <v>139</v>
+      </c>
+      <c r="D684" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E684" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M684" s="3"/>
+      <c r="N684" s="3"/>
+      <c r="O684" s="3"/>
+      <c r="P684" s="3"/>
+      <c r="Q684" s="3"/>
+      <c r="R684" s="3"/>
+      <c r="S684" s="3"/>
+    </row>
+    <row r="685" spans="1:19">
+      <c r="A685" s="4" t="s">
+        <v>826</v>
+      </c>
+      <c r="B685" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C685" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="D685" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E685" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M685" s="3"/>
+      <c r="N685" s="3"/>
+      <c r="O685" s="3"/>
+      <c r="P685" s="3"/>
+      <c r="Q685" s="3"/>
+      <c r="R685" s="3"/>
+      <c r="S685" s="3"/>
+    </row>
+    <row r="686" spans="1:19">
+      <c r="A686" s="4" t="s">
+        <v>827</v>
+      </c>
+      <c r="B686" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C686" s="4" t="s">
+        <v>338</v>
+      </c>
+      <c r="D686" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E686" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M686" s="3"/>
+      <c r="N686" s="3"/>
+      <c r="O686" s="3"/>
+      <c r="P686" s="3"/>
+      <c r="Q686" s="3"/>
+      <c r="R686" s="3"/>
+      <c r="S686" s="3"/>
+    </row>
+    <row r="687" spans="1:19">
+      <c r="A687" s="4" t="s">
+        <v>828</v>
+      </c>
+      <c r="B687" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C687" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="D687" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E687" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M687" s="3"/>
+      <c r="N687" s="3"/>
+      <c r="O687" s="3"/>
+      <c r="P687" s="3"/>
+      <c r="Q687" s="3"/>
+      <c r="R687" s="3"/>
+      <c r="S687" s="3"/>
+    </row>
+    <row r="688" spans="1:19">
+      <c r="A688" s="4" t="s">
+        <v>829</v>
+      </c>
+      <c r="B688" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C688" s="4" t="s">
+        <v>25</v>
+      </c>
+      <c r="D688" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E688" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M688" s="3"/>
+      <c r="N688" s="3"/>
+      <c r="O688" s="3"/>
+      <c r="P688" s="3"/>
+      <c r="Q688" s="3"/>
+      <c r="R688" s="3"/>
+      <c r="S688" s="3"/>
+    </row>
+    <row r="689" spans="1:19">
+      <c r="A689" s="4" t="s">
+        <v>830</v>
+      </c>
+      <c r="B689" s="4" t="s">
+        <v>831</v>
+      </c>
+      <c r="C689" s="4" t="s">
+        <v>133</v>
+      </c>
+      <c r="D689" s="4" t="s">
+        <v>416</v>
+      </c>
+      <c r="E689" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M689" s="3"/>
+      <c r="N689" s="3"/>
+      <c r="O689" s="3"/>
+      <c r="P689" s="3"/>
+      <c r="Q689" s="3"/>
+      <c r="R689" s="3"/>
+      <c r="S689" s="3"/>
+    </row>
+    <row r="690" spans="1:19">
+      <c r="A690" s="4" t="s">
+        <v>832</v>
+      </c>
+      <c r="B690" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C690" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="D690" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E690" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M690" s="3"/>
+      <c r="N690" s="3"/>
+      <c r="O690" s="3"/>
+      <c r="P690" s="3"/>
+      <c r="Q690" s="3"/>
+      <c r="R690" s="3"/>
+      <c r="S690" s="3"/>
+    </row>
+    <row r="691" spans="1:19">
+      <c r="A691" s="4" t="s">
+        <v>833</v>
+      </c>
+      <c r="B691" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C691" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="D691" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E691" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M691" s="3"/>
+      <c r="N691" s="3"/>
+      <c r="O691" s="3"/>
+      <c r="P691" s="3"/>
+      <c r="Q691" s="3"/>
+      <c r="R691" s="3"/>
+      <c r="S691" s="3"/>
+    </row>
+    <row r="692" spans="1:19">
+      <c r="A692" s="4" t="s">
+        <v>834</v>
+      </c>
+      <c r="B692" s="4" t="s">
+        <v>831</v>
+      </c>
+      <c r="C692" s="4" t="s">
+        <v>133</v>
+      </c>
+      <c r="D692" s="4" t="s">
+        <v>416</v>
+      </c>
+      <c r="E692" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M692" s="3"/>
+      <c r="N692" s="3"/>
+      <c r="O692" s="3"/>
+      <c r="P692" s="3"/>
+      <c r="Q692" s="3"/>
+      <c r="R692" s="3"/>
+      <c r="S692" s="3"/>
+    </row>
+    <row r="693" spans="1:19">
+      <c r="A693" s="4" t="s">
+        <v>835</v>
+      </c>
+      <c r="B693" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="C693" s="4" t="s">
         <v>16</v>
       </c>
-      <c r="B6" s="3" t="s">
+      <c r="D693" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E693" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M693" s="3"/>
+      <c r="N693" s="3"/>
+      <c r="O693" s="3"/>
+      <c r="P693" s="3"/>
+      <c r="Q693" s="3"/>
+      <c r="R693" s="3"/>
+      <c r="S693" s="3"/>
+    </row>
+    <row r="694" spans="1:19">
+      <c r="A694" s="4" t="s">
+        <v>836</v>
+      </c>
+      <c r="B694" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C694" s="4" t="s">
+        <v>348</v>
+      </c>
+      <c r="D694" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E694" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M694" s="3"/>
+      <c r="N694" s="3"/>
+      <c r="O694" s="3"/>
+      <c r="P694" s="3"/>
+      <c r="Q694" s="3"/>
+      <c r="R694" s="3"/>
+      <c r="S694" s="3"/>
+    </row>
+    <row r="695" spans="1:19">
+      <c r="A695" s="4" t="s">
+        <v>837</v>
+      </c>
+      <c r="B695" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="C695" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="D695" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E695" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M695" s="3"/>
+      <c r="N695" s="3"/>
+      <c r="O695" s="3"/>
+      <c r="P695" s="3"/>
+      <c r="Q695" s="3"/>
+      <c r="R695" s="3"/>
+      <c r="S695" s="3"/>
+    </row>
+    <row r="696" spans="1:19">
+      <c r="A696" s="4" t="s">
+        <v>838</v>
+      </c>
+      <c r="B696" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="C696" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="D696" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E696" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M696" s="3"/>
+      <c r="N696" s="3"/>
+      <c r="O696" s="3"/>
+      <c r="P696" s="3"/>
+      <c r="Q696" s="3"/>
+      <c r="R696" s="3"/>
+      <c r="S696" s="3"/>
+    </row>
+    <row r="697" spans="1:19">
+      <c r="A697" s="4" t="s">
+        <v>839</v>
+      </c>
+      <c r="B697" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C697" s="4" t="s">
+        <v>218</v>
+      </c>
+      <c r="D697" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E697" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M697" s="3"/>
+      <c r="N697" s="3"/>
+      <c r="O697" s="3"/>
+      <c r="P697" s="3"/>
+      <c r="Q697" s="3"/>
+      <c r="R697" s="3"/>
+      <c r="S697" s="3"/>
+    </row>
+    <row r="698" spans="1:19">
+      <c r="A698" s="4" t="s">
+        <v>840</v>
+      </c>
+      <c r="B698" s="4" t="s">
+        <v>701</v>
+      </c>
+      <c r="C698" s="4" t="s">
+        <v>254</v>
+      </c>
+      <c r="D698" s="4" t="s">
+        <v>416</v>
+      </c>
+      <c r="E698" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M698" s="3"/>
+      <c r="N698" s="3"/>
+      <c r="O698" s="3"/>
+      <c r="P698" s="3"/>
+      <c r="Q698" s="3"/>
+      <c r="R698" s="3"/>
+      <c r="S698" s="3"/>
+    </row>
+    <row r="699" spans="1:19">
+      <c r="A699" s="4" t="s">
+        <v>841</v>
+      </c>
+      <c r="B699" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="C699" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="D699" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E699" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M699" s="3"/>
+      <c r="N699" s="3"/>
+      <c r="O699" s="3"/>
+      <c r="P699" s="3"/>
+      <c r="Q699" s="3"/>
+      <c r="R699" s="3"/>
+      <c r="S699" s="3"/>
+    </row>
+    <row r="700" spans="1:19">
+      <c r="A700" s="4" t="s">
+        <v>842</v>
+      </c>
+      <c r="B700" s="4" t="s">
+        <v>843</v>
+      </c>
+      <c r="C700" s="4" t="s">
+        <v>28</v>
+      </c>
+      <c r="D700" s="4" t="s">
+        <v>416</v>
+      </c>
+      <c r="E700" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M700" s="3"/>
+      <c r="N700" s="3"/>
+      <c r="O700" s="3"/>
+      <c r="P700" s="3"/>
+      <c r="Q700" s="3"/>
+      <c r="R700" s="3"/>
+      <c r="S700" s="3"/>
+    </row>
+    <row r="701" spans="1:19">
+      <c r="A701" s="4" t="s">
+        <v>844</v>
+      </c>
+      <c r="B701" s="4" t="s">
+        <v>497</v>
+      </c>
+      <c r="C701" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="D701" s="4" t="s">
+        <v>416</v>
+      </c>
+      <c r="E701" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M701" s="3"/>
+      <c r="N701" s="3"/>
+      <c r="O701" s="3"/>
+      <c r="P701" s="3"/>
+      <c r="Q701" s="3"/>
+      <c r="R701" s="3"/>
+      <c r="S701" s="3"/>
+    </row>
+    <row r="702" spans="1:19">
+      <c r="A702" s="4" t="s">
+        <v>845</v>
+      </c>
+      <c r="B702" s="4" t="s">
+        <v>846</v>
+      </c>
+      <c r="C702" s="4" t="s">
+        <v>328</v>
+      </c>
+      <c r="D702" s="4" t="s">
+        <v>416</v>
+      </c>
+      <c r="E702" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M702" s="3"/>
+      <c r="N702" s="3"/>
+      <c r="O702" s="3"/>
+      <c r="P702" s="3"/>
+      <c r="Q702" s="3"/>
+      <c r="R702" s="3"/>
+      <c r="S702" s="3"/>
+    </row>
+    <row r="703" spans="1:19">
+      <c r="A703" s="4" t="s">
+        <v>847</v>
+      </c>
+      <c r="B703" s="4" t="s">
+        <v>848</v>
+      </c>
+      <c r="C703" s="4" t="s">
+        <v>207</v>
+      </c>
+      <c r="D703" s="4" t="s">
+        <v>416</v>
+      </c>
+      <c r="E703" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M703" s="3"/>
+      <c r="N703" s="3"/>
+      <c r="O703" s="3"/>
+      <c r="P703" s="3"/>
+      <c r="Q703" s="3"/>
+      <c r="R703" s="3"/>
+      <c r="S703" s="3"/>
+    </row>
+    <row r="704" spans="1:19">
+      <c r="A704" s="4" t="s">
+        <v>849</v>
+      </c>
+      <c r="B704" s="4" t="s">
+        <v>850</v>
+      </c>
+      <c r="C704" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="D704" s="4" t="s">
+        <v>416</v>
+      </c>
+      <c r="E704" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M704" s="3"/>
+      <c r="N704" s="3"/>
+      <c r="O704" s="3"/>
+      <c r="P704" s="3"/>
+      <c r="Q704" s="3"/>
+      <c r="R704" s="3"/>
+      <c r="S704" s="3"/>
+    </row>
+    <row r="705" spans="1:19">
+      <c r="A705" s="4" t="s">
+        <v>851</v>
+      </c>
+      <c r="B705" s="4" t="s">
+        <v>852</v>
+      </c>
+      <c r="C705" s="4" t="s">
+        <v>195</v>
+      </c>
+      <c r="D705" s="4" t="s">
+        <v>416</v>
+      </c>
+      <c r="E705" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M705" s="3"/>
+      <c r="N705" s="3"/>
+      <c r="O705" s="3"/>
+      <c r="P705" s="3"/>
+      <c r="Q705" s="3"/>
+      <c r="R705" s="3"/>
+      <c r="S705" s="3"/>
+    </row>
+    <row r="706" spans="1:19">
+      <c r="A706" s="4" t="s">
+        <v>853</v>
+      </c>
+      <c r="B706" s="4" t="s">
+        <v>491</v>
+      </c>
+      <c r="C706" s="4" t="s">
+        <v>243</v>
+      </c>
+      <c r="D706" s="4" t="s">
+        <v>416</v>
+      </c>
+      <c r="E706" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M706" s="3"/>
+      <c r="N706" s="3"/>
+      <c r="O706" s="3"/>
+      <c r="P706" s="3"/>
+      <c r="Q706" s="3"/>
+      <c r="R706" s="3"/>
+      <c r="S706" s="3"/>
+    </row>
+    <row r="707" spans="1:19">
+      <c r="A707" s="4" t="s">
+        <v>854</v>
+      </c>
+      <c r="B707" s="4" t="s">
+        <v>855</v>
+      </c>
+      <c r="C707" s="4" t="s">
+        <v>133</v>
+      </c>
+      <c r="D707" s="4" t="s">
+        <v>416</v>
+      </c>
+      <c r="E707" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M707" s="3"/>
+      <c r="N707" s="3"/>
+      <c r="O707" s="3"/>
+      <c r="P707" s="3"/>
+      <c r="Q707" s="3"/>
+      <c r="R707" s="3"/>
+      <c r="S707" s="3"/>
+    </row>
+    <row r="708" spans="1:19">
+      <c r="A708" s="4" t="s">
+        <v>856</v>
+      </c>
+      <c r="B708" s="4" t="s">
+        <v>857</v>
+      </c>
+      <c r="C708" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="D708" s="4" t="s">
+        <v>416</v>
+      </c>
+      <c r="E708" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M708" s="3"/>
+      <c r="N708" s="3"/>
+      <c r="O708" s="3"/>
+      <c r="P708" s="3"/>
+      <c r="Q708" s="3"/>
+      <c r="R708" s="3"/>
+      <c r="S708" s="3"/>
+    </row>
+    <row r="709" spans="1:19">
+      <c r="A709" s="4" t="s">
+        <v>858</v>
+      </c>
+      <c r="B709" s="4" t="s">
+        <v>859</v>
+      </c>
+      <c r="C709" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="D709" s="4" t="s">
+        <v>416</v>
+      </c>
+      <c r="E709" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M709" s="3"/>
+      <c r="N709" s="3"/>
+      <c r="O709" s="3"/>
+      <c r="P709" s="3"/>
+      <c r="Q709" s="3"/>
+      <c r="R709" s="3"/>
+      <c r="S709" s="3"/>
+    </row>
+    <row r="710" spans="1:19">
+      <c r="A710" s="4" t="s">
+        <v>860</v>
+      </c>
+      <c r="B710" s="4" t="s">
+        <v>861</v>
+      </c>
+      <c r="C710" s="4" t="s">
+        <v>379</v>
+      </c>
+      <c r="D710" s="4" t="s">
+        <v>416</v>
+      </c>
+      <c r="E710" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M710" s="3"/>
+      <c r="N710" s="3"/>
+      <c r="O710" s="3"/>
+      <c r="P710" s="3"/>
+      <c r="Q710" s="3"/>
+      <c r="R710" s="3"/>
+      <c r="S710" s="3"/>
+    </row>
+    <row r="711" spans="1:19">
+      <c r="A711" s="4" t="s">
+        <v>862</v>
+      </c>
+      <c r="B711" s="4" t="s">
+        <v>855</v>
+      </c>
+      <c r="C711" s="4" t="s">
+        <v>536</v>
+      </c>
+      <c r="D711" s="4" t="s">
+        <v>416</v>
+      </c>
+      <c r="E711" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M711" s="3"/>
+      <c r="N711" s="3"/>
+      <c r="O711" s="3"/>
+      <c r="P711" s="3"/>
+      <c r="Q711" s="3"/>
+      <c r="R711" s="3"/>
+      <c r="S711" s="3"/>
+    </row>
+    <row r="712" spans="1:19">
+      <c r="A712" s="4" t="s">
+        <v>863</v>
+      </c>
+      <c r="B712" s="4" t="s">
+        <v>864</v>
+      </c>
+      <c r="C712" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="D712" s="4" t="s">
+        <v>416</v>
+      </c>
+      <c r="E712" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M712" s="3"/>
+      <c r="N712" s="3"/>
+      <c r="O712" s="3"/>
+      <c r="P712" s="3"/>
+      <c r="Q712" s="3"/>
+      <c r="R712" s="3"/>
+      <c r="S712" s="3"/>
+    </row>
+    <row r="713" spans="1:19">
+      <c r="A713" s="4" t="s">
+        <v>865</v>
+      </c>
+      <c r="B713" s="4" t="s">
+        <v>866</v>
+      </c>
+      <c r="C713" s="4" t="s">
+        <v>133</v>
+      </c>
+      <c r="D713" s="4" t="s">
+        <v>416</v>
+      </c>
+      <c r="E713" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M713" s="3"/>
+      <c r="N713" s="3"/>
+      <c r="O713" s="3"/>
+      <c r="P713" s="3"/>
+      <c r="Q713" s="3"/>
+      <c r="R713" s="3"/>
+      <c r="S713" s="3"/>
+    </row>
+    <row r="714" spans="1:19">
+      <c r="A714" s="4" t="s">
+        <v>867</v>
+      </c>
+      <c r="B714" s="4" t="s">
+        <v>868</v>
+      </c>
+      <c r="C714" s="4" t="s">
+        <v>116</v>
+      </c>
+      <c r="D714" s="4" t="s">
+        <v>416</v>
+      </c>
+      <c r="E714" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M714" s="3"/>
+      <c r="N714" s="3"/>
+      <c r="O714" s="3"/>
+      <c r="P714" s="3"/>
+      <c r="Q714" s="3"/>
+      <c r="R714" s="3"/>
+      <c r="S714" s="3"/>
+    </row>
+    <row r="715" spans="1:19">
+      <c r="A715" s="4" t="s">
+        <v>869</v>
+      </c>
+      <c r="B715" s="4" t="s">
+        <v>852</v>
+      </c>
+      <c r="C715" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="D715" s="4" t="s">
+        <v>416</v>
+      </c>
+      <c r="E715" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M715" s="3"/>
+      <c r="N715" s="3"/>
+      <c r="O715" s="3"/>
+      <c r="P715" s="3"/>
+      <c r="Q715" s="3"/>
+      <c r="R715" s="3"/>
+      <c r="S715" s="3"/>
+    </row>
+    <row r="716" spans="1:19">
+      <c r="A716" s="4" t="s">
+        <v>870</v>
+      </c>
+      <c r="B716" s="4" t="s">
+        <v>868</v>
+      </c>
+      <c r="C716" s="4" t="s">
+        <v>28</v>
+      </c>
+      <c r="D716" s="4" t="s">
+        <v>416</v>
+      </c>
+      <c r="E716" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M716" s="3"/>
+      <c r="N716" s="3"/>
+      <c r="O716" s="3"/>
+      <c r="P716" s="3"/>
+      <c r="Q716" s="3"/>
+      <c r="R716" s="3"/>
+      <c r="S716" s="3"/>
+    </row>
+    <row r="717" spans="1:19">
+      <c r="A717" s="4" t="s">
+        <v>871</v>
+      </c>
+      <c r="B717" s="4" t="s">
+        <v>772</v>
+      </c>
+      <c r="C717" s="4" t="s">
+        <v>254</v>
+      </c>
+      <c r="D717" s="4" t="s">
+        <v>416</v>
+      </c>
+      <c r="E717" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M717" s="3"/>
+      <c r="N717" s="3"/>
+      <c r="O717" s="3"/>
+      <c r="P717" s="3"/>
+      <c r="Q717" s="3"/>
+      <c r="R717" s="3"/>
+      <c r="S717" s="3"/>
+    </row>
+    <row r="718" spans="1:19">
+      <c r="A718" s="4" t="s">
+        <v>872</v>
+      </c>
+      <c r="B718" s="4" t="s">
+        <v>772</v>
+      </c>
+      <c r="C718" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="D718" s="4" t="s">
+        <v>416</v>
+      </c>
+      <c r="E718" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M718" s="3"/>
+      <c r="N718" s="3"/>
+      <c r="O718" s="3"/>
+      <c r="P718" s="3"/>
+      <c r="Q718" s="3"/>
+      <c r="R718" s="3"/>
+      <c r="S718" s="3"/>
+    </row>
+    <row r="719" spans="1:19">
+      <c r="A719" s="4" t="s">
+        <v>873</v>
+      </c>
+      <c r="B719" s="4" t="s">
+        <v>419</v>
+      </c>
+      <c r="C719" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="D719" s="4" t="s">
+        <v>416</v>
+      </c>
+      <c r="E719" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M719" s="3"/>
+      <c r="N719" s="3"/>
+      <c r="O719" s="3"/>
+      <c r="P719" s="3"/>
+      <c r="Q719" s="3"/>
+      <c r="R719" s="3"/>
+      <c r="S719" s="3"/>
+    </row>
+    <row r="720" spans="1:19">
+      <c r="A720" s="4" t="s">
+        <v>874</v>
+      </c>
+      <c r="B720" s="4" t="s">
+        <v>852</v>
+      </c>
+      <c r="C720" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="D720" s="4" t="s">
+        <v>416</v>
+      </c>
+      <c r="E720" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M720" s="3"/>
+      <c r="N720" s="3"/>
+      <c r="O720" s="3"/>
+      <c r="P720" s="3"/>
+      <c r="Q720" s="3"/>
+      <c r="R720" s="3"/>
+      <c r="S720" s="3"/>
+    </row>
+    <row r="721" spans="1:19">
+      <c r="A721" s="4" t="s">
+        <v>875</v>
+      </c>
+      <c r="B721" s="4" t="s">
+        <v>876</v>
+      </c>
+      <c r="C721" s="4" t="s">
+        <v>124</v>
+      </c>
+      <c r="D721" s="4" t="s">
+        <v>416</v>
+      </c>
+      <c r="E721" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M721" s="3"/>
+      <c r="N721" s="3"/>
+      <c r="O721" s="3"/>
+      <c r="P721" s="3"/>
+      <c r="Q721" s="3"/>
+      <c r="R721" s="3"/>
+      <c r="S721" s="3"/>
+    </row>
+    <row r="722" spans="1:19">
+      <c r="A722" s="4" t="s">
+        <v>877</v>
+      </c>
+      <c r="B722" s="4" t="s">
+        <v>878</v>
+      </c>
+      <c r="C722" s="4" t="s">
+        <v>124</v>
+      </c>
+      <c r="D722" s="4" t="s">
+        <v>416</v>
+      </c>
+      <c r="E722" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M722" s="3"/>
+      <c r="N722" s="3"/>
+      <c r="O722" s="3"/>
+      <c r="P722" s="3"/>
+      <c r="Q722" s="3"/>
+      <c r="R722" s="3"/>
+      <c r="S722" s="3"/>
+    </row>
+    <row r="723" spans="1:19">
+      <c r="A723" s="4" t="s">
+        <v>879</v>
+      </c>
+      <c r="B723" s="4" t="s">
+        <v>491</v>
+      </c>
+      <c r="C723" s="4" t="s">
+        <v>243</v>
+      </c>
+      <c r="D723" s="4" t="s">
+        <v>416</v>
+      </c>
+      <c r="E723" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M723" s="3"/>
+      <c r="N723" s="3"/>
+      <c r="O723" s="3"/>
+      <c r="P723" s="3"/>
+      <c r="Q723" s="3"/>
+      <c r="R723" s="3"/>
+      <c r="S723" s="3"/>
+    </row>
+    <row r="724" spans="1:19">
+      <c r="A724" s="4" t="s">
+        <v>880</v>
+      </c>
+      <c r="B724" s="4" t="s">
+        <v>878</v>
+      </c>
+      <c r="C724" s="4" t="s">
+        <v>28</v>
+      </c>
+      <c r="D724" s="4" t="s">
+        <v>416</v>
+      </c>
+      <c r="E724" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M724" s="3"/>
+      <c r="N724" s="3"/>
+      <c r="O724" s="3"/>
+      <c r="P724" s="3"/>
+      <c r="Q724" s="3"/>
+      <c r="R724" s="3"/>
+      <c r="S724" s="3"/>
+    </row>
+    <row r="725" spans="1:19">
+      <c r="A725" s="4" t="s">
+        <v>881</v>
+      </c>
+      <c r="B725" s="4" t="s">
+        <v>882</v>
+      </c>
+      <c r="C725" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="D725" s="4" t="s">
+        <v>416</v>
+      </c>
+      <c r="E725" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M725" s="3"/>
+      <c r="N725" s="3"/>
+      <c r="O725" s="3"/>
+      <c r="P725" s="3"/>
+      <c r="Q725" s="3"/>
+      <c r="R725" s="3"/>
+      <c r="S725" s="3"/>
+    </row>
+    <row r="726" spans="1:19">
+      <c r="A726" s="4" t="s">
+        <v>883</v>
+      </c>
+      <c r="B726" s="4" t="s">
+        <v>884</v>
+      </c>
+      <c r="C726" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="D726" s="4" t="s">
+        <v>416</v>
+      </c>
+      <c r="E726" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M726" s="3"/>
+      <c r="N726" s="3"/>
+      <c r="O726" s="3"/>
+      <c r="P726" s="3"/>
+      <c r="Q726" s="3"/>
+      <c r="R726" s="3"/>
+      <c r="S726" s="3"/>
+    </row>
+    <row r="727" spans="1:19">
+      <c r="A727" s="4" t="s">
+        <v>885</v>
+      </c>
+      <c r="B727" s="4" t="s">
+        <v>886</v>
+      </c>
+      <c r="C727" s="4" t="s">
+        <v>207</v>
+      </c>
+      <c r="D727" s="4" t="s">
+        <v>416</v>
+      </c>
+      <c r="E727" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M727" s="3"/>
+      <c r="N727" s="3"/>
+      <c r="O727" s="3"/>
+      <c r="P727" s="3"/>
+      <c r="Q727" s="3"/>
+      <c r="R727" s="3"/>
+      <c r="S727" s="3"/>
+    </row>
+    <row r="728" spans="1:19">
+      <c r="A728" s="4" t="s">
+        <v>887</v>
+      </c>
+      <c r="B728" s="4" t="s">
+        <v>886</v>
+      </c>
+      <c r="C728" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="D728" s="4" t="s">
+        <v>416</v>
+      </c>
+      <c r="E728" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M728" s="3"/>
+      <c r="N728" s="3"/>
+      <c r="O728" s="3"/>
+      <c r="P728" s="3"/>
+      <c r="Q728" s="3"/>
+      <c r="R728" s="3"/>
+      <c r="S728" s="3"/>
+    </row>
+    <row r="729" spans="1:19">
+      <c r="A729" s="4" t="s">
+        <v>888</v>
+      </c>
+      <c r="B729" s="4" t="s">
+        <v>866</v>
+      </c>
+      <c r="C729" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="D729" s="4" t="s">
+        <v>416</v>
+      </c>
+      <c r="E729" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M729" s="3"/>
+      <c r="N729" s="3"/>
+      <c r="O729" s="3"/>
+      <c r="P729" s="3"/>
+      <c r="Q729" s="3"/>
+      <c r="R729" s="3"/>
+      <c r="S729" s="3"/>
+    </row>
+    <row r="730" spans="1:19">
+      <c r="A730" s="4" t="s">
+        <v>889</v>
+      </c>
+      <c r="B730" s="4" t="s">
+        <v>886</v>
+      </c>
+      <c r="C730" s="4" t="s">
+        <v>128</v>
+      </c>
+      <c r="D730" s="4" t="s">
+        <v>416</v>
+      </c>
+      <c r="E730" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M730" s="3"/>
+      <c r="N730" s="3"/>
+      <c r="O730" s="3"/>
+      <c r="P730" s="3"/>
+      <c r="Q730" s="3"/>
+      <c r="R730" s="3"/>
+      <c r="S730" s="3"/>
+    </row>
+    <row r="731" spans="1:19">
+      <c r="A731" s="4" t="s">
+        <v>890</v>
+      </c>
+      <c r="B731" s="4" t="s">
+        <v>857</v>
+      </c>
+      <c r="C731" s="4" t="s">
+        <v>238</v>
+      </c>
+      <c r="D731" s="4" t="s">
+        <v>416</v>
+      </c>
+      <c r="E731" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M731" s="3"/>
+      <c r="N731" s="3"/>
+      <c r="O731" s="3"/>
+      <c r="P731" s="3"/>
+      <c r="Q731" s="3"/>
+      <c r="R731" s="3"/>
+      <c r="S731" s="3"/>
+    </row>
+    <row r="732" spans="1:19">
+      <c r="A732" s="4" t="s">
+        <v>891</v>
+      </c>
+      <c r="B732" s="4" t="s">
+        <v>491</v>
+      </c>
+      <c r="C732" s="4" t="s">
+        <v>150</v>
+      </c>
+      <c r="D732" s="4" t="s">
+        <v>416</v>
+      </c>
+      <c r="E732" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M732" s="3"/>
+      <c r="N732" s="3"/>
+      <c r="O732" s="3"/>
+      <c r="P732" s="3"/>
+      <c r="Q732" s="3"/>
+      <c r="R732" s="3"/>
+      <c r="S732" s="3"/>
+    </row>
+    <row r="733" spans="1:19">
+      <c r="A733" s="4" t="s">
+        <v>892</v>
+      </c>
+      <c r="B733" s="4" t="s">
+        <v>876</v>
+      </c>
+      <c r="C733" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="D733" s="4" t="s">
+        <v>416</v>
+      </c>
+      <c r="E733" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M733" s="3"/>
+      <c r="N733" s="3"/>
+      <c r="O733" s="3"/>
+      <c r="P733" s="3"/>
+      <c r="Q733" s="3"/>
+      <c r="R733" s="3"/>
+      <c r="S733" s="3"/>
+    </row>
+    <row r="734" spans="1:19">
+      <c r="A734" s="4" t="s">
+        <v>893</v>
+      </c>
+      <c r="B734" s="4" t="s">
+        <v>831</v>
+      </c>
+      <c r="C734" s="4" t="s">
+        <v>238</v>
+      </c>
+      <c r="D734" s="4" t="s">
+        <v>416</v>
+      </c>
+      <c r="E734" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M734" s="3"/>
+      <c r="N734" s="3"/>
+      <c r="O734" s="3"/>
+      <c r="P734" s="3"/>
+      <c r="Q734" s="3"/>
+      <c r="R734" s="3"/>
+      <c r="S734" s="3"/>
+    </row>
+    <row r="735" spans="1:19">
+      <c r="A735" s="4" t="s">
+        <v>894</v>
+      </c>
+      <c r="B735" s="4" t="s">
+        <v>882</v>
+      </c>
+      <c r="C735" s="4" t="s">
+        <v>254</v>
+      </c>
+      <c r="D735" s="4" t="s">
+        <v>416</v>
+      </c>
+      <c r="E735" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M735" s="3"/>
+      <c r="N735" s="3"/>
+      <c r="O735" s="3"/>
+      <c r="P735" s="3"/>
+      <c r="Q735" s="3"/>
+      <c r="R735" s="3"/>
+      <c r="S735" s="3"/>
+    </row>
+    <row r="736" spans="1:19">
+      <c r="A736" s="4" t="s">
+        <v>895</v>
+      </c>
+      <c r="B736" s="4" t="s">
+        <v>843</v>
+      </c>
+      <c r="C736" s="4" t="s">
+        <v>635</v>
+      </c>
+      <c r="D736" s="4" t="s">
+        <v>416</v>
+      </c>
+      <c r="E736" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M736" s="3"/>
+      <c r="N736" s="3"/>
+      <c r="O736" s="3"/>
+      <c r="P736" s="3"/>
+      <c r="Q736" s="3"/>
+      <c r="R736" s="3"/>
+      <c r="S736" s="3"/>
+    </row>
+    <row r="737" spans="1:19">
+      <c r="A737" s="4" t="s">
+        <v>896</v>
+      </c>
+      <c r="B737" s="4" t="s">
+        <v>491</v>
+      </c>
+      <c r="C737" s="4" t="s">
+        <v>128</v>
+      </c>
+      <c r="D737" s="4" t="s">
+        <v>416</v>
+      </c>
+      <c r="E737" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M737" s="3"/>
+      <c r="N737" s="3"/>
+      <c r="O737" s="3"/>
+      <c r="P737" s="3"/>
+      <c r="Q737" s="3"/>
+      <c r="R737" s="3"/>
+      <c r="S737" s="3"/>
+    </row>
+    <row r="738" spans="1:19">
+      <c r="A738" s="4" t="s">
+        <v>897</v>
+      </c>
+      <c r="B738" s="4" t="s">
+        <v>859</v>
+      </c>
+      <c r="C738" s="4" t="s">
+        <v>222</v>
+      </c>
+      <c r="D738" s="4" t="s">
+        <v>416</v>
+      </c>
+      <c r="E738" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M738" s="3"/>
+      <c r="N738" s="3"/>
+      <c r="O738" s="3"/>
+      <c r="P738" s="3"/>
+      <c r="Q738" s="3"/>
+      <c r="R738" s="3"/>
+      <c r="S738" s="3"/>
+    </row>
+    <row r="739" spans="1:19">
+      <c r="A739" s="4" t="s">
+        <v>898</v>
+      </c>
+      <c r="B739" s="4" t="s">
+        <v>491</v>
+      </c>
+      <c r="C739" s="4" t="s">
+        <v>413</v>
+      </c>
+      <c r="D739" s="4" t="s">
+        <v>416</v>
+      </c>
+      <c r="E739" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M739" s="3"/>
+      <c r="N739" s="3"/>
+      <c r="O739" s="3"/>
+      <c r="P739" s="3"/>
+      <c r="Q739" s="3"/>
+      <c r="R739" s="3"/>
+      <c r="S739" s="3"/>
+    </row>
+    <row r="740" spans="1:19">
+      <c r="A740" s="4" t="s">
+        <v>899</v>
+      </c>
+      <c r="B740" s="4" t="s">
+        <v>857</v>
+      </c>
+      <c r="C740" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="D740" s="4" t="s">
+        <v>416</v>
+      </c>
+      <c r="E740" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M740" s="3"/>
+      <c r="N740" s="3"/>
+      <c r="O740" s="3"/>
+      <c r="P740" s="3"/>
+      <c r="Q740" s="3"/>
+      <c r="R740" s="3"/>
+      <c r="S740" s="3"/>
+    </row>
+    <row r="741" spans="1:19">
+      <c r="A741" s="4" t="s">
+        <v>900</v>
+      </c>
+      <c r="B741" s="4" t="s">
+        <v>855</v>
+      </c>
+      <c r="C741" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="D741" s="4" t="s">
+        <v>416</v>
+      </c>
+      <c r="E741" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M741" s="3"/>
+      <c r="N741" s="3"/>
+      <c r="O741" s="3"/>
+      <c r="P741" s="3"/>
+      <c r="Q741" s="3"/>
+      <c r="R741" s="3"/>
+      <c r="S741" s="3"/>
+    </row>
+    <row r="742" spans="1:19">
+      <c r="A742" s="4" t="s">
+        <v>901</v>
+      </c>
+      <c r="B742" s="4" t="s">
+        <v>855</v>
+      </c>
+      <c r="C742" s="4" t="s">
+        <v>243</v>
+      </c>
+      <c r="D742" s="4" t="s">
+        <v>416</v>
+      </c>
+      <c r="E742" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M742" s="3"/>
+      <c r="N742" s="3"/>
+      <c r="O742" s="3"/>
+      <c r="P742" s="3"/>
+      <c r="Q742" s="3"/>
+      <c r="R742" s="3"/>
+      <c r="S742" s="3"/>
+    </row>
+    <row r="743" spans="1:19">
+      <c r="A743" s="4" t="s">
+        <v>902</v>
+      </c>
+      <c r="B743" s="4" t="s">
+        <v>886</v>
+      </c>
+      <c r="C743" s="4" t="s">
+        <v>214</v>
+      </c>
+      <c r="D743" s="4" t="s">
+        <v>416</v>
+      </c>
+      <c r="E743" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M743" s="3"/>
+      <c r="N743" s="3"/>
+      <c r="O743" s="3"/>
+      <c r="P743" s="3"/>
+      <c r="Q743" s="3"/>
+      <c r="R743" s="3"/>
+      <c r="S743" s="3"/>
+    </row>
+    <row r="744" spans="1:19">
+      <c r="A744" s="4" t="s">
+        <v>903</v>
+      </c>
+      <c r="B744" s="4" t="s">
+        <v>882</v>
+      </c>
+      <c r="C744" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="D744" s="4" t="s">
+        <v>416</v>
+      </c>
+      <c r="E744" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M744" s="3"/>
+      <c r="N744" s="3"/>
+      <c r="O744" s="3"/>
+      <c r="P744" s="3"/>
+      <c r="Q744" s="3"/>
+      <c r="R744" s="3"/>
+      <c r="S744" s="3"/>
+    </row>
+    <row r="745" spans="1:19">
+      <c r="A745" s="4" t="s">
+        <v>904</v>
+      </c>
+      <c r="B745" s="4" t="s">
+        <v>905</v>
+      </c>
+      <c r="C745" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="D745" s="4" t="s">
+        <v>416</v>
+      </c>
+      <c r="E745" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M745" s="3"/>
+      <c r="N745" s="3"/>
+      <c r="O745" s="3"/>
+      <c r="P745" s="3"/>
+      <c r="Q745" s="3"/>
+      <c r="R745" s="3"/>
+      <c r="S745" s="3"/>
+    </row>
+    <row r="746" spans="1:19">
+      <c r="A746" s="4" t="s">
+        <v>906</v>
+      </c>
+      <c r="B746" s="4" t="s">
+        <v>907</v>
+      </c>
+      <c r="C746" s="4" t="s">
+        <v>444</v>
+      </c>
+      <c r="D746" s="4" t="s">
+        <v>416</v>
+      </c>
+      <c r="E746" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M746" s="3"/>
+      <c r="N746" s="3"/>
+      <c r="O746" s="3"/>
+      <c r="P746" s="3"/>
+      <c r="Q746" s="3"/>
+      <c r="R746" s="3"/>
+      <c r="S746" s="3"/>
+    </row>
+    <row r="747" spans="1:19">
+      <c r="A747" s="4" t="s">
+        <v>908</v>
+      </c>
+      <c r="B747" s="4" t="s">
+        <v>859</v>
+      </c>
+      <c r="C747" s="4" t="s">
+        <v>209</v>
+      </c>
+      <c r="D747" s="4" t="s">
+        <v>416</v>
+      </c>
+      <c r="E747" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M747" s="3"/>
+      <c r="N747" s="3"/>
+      <c r="O747" s="3"/>
+      <c r="P747" s="3"/>
+      <c r="Q747" s="3"/>
+      <c r="R747" s="3"/>
+      <c r="S747" s="3"/>
+    </row>
+    <row r="748" spans="1:19">
+      <c r="A748" s="4" t="s">
+        <v>909</v>
+      </c>
+      <c r="B748" s="4" t="s">
+        <v>886</v>
+      </c>
+      <c r="C748" s="4" t="s">
+        <v>635</v>
+      </c>
+      <c r="D748" s="4" t="s">
+        <v>416</v>
+      </c>
+      <c r="E748" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M748" s="3"/>
+      <c r="N748" s="3"/>
+      <c r="O748" s="3"/>
+      <c r="P748" s="3"/>
+      <c r="Q748" s="3"/>
+      <c r="R748" s="3"/>
+      <c r="S748" s="3"/>
+    </row>
+    <row r="749" spans="1:19">
+      <c r="A749" s="4" t="s">
+        <v>910</v>
+      </c>
+      <c r="B749" s="4" t="s">
+        <v>882</v>
+      </c>
+      <c r="C749" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="D749" s="4" t="s">
+        <v>416</v>
+      </c>
+      <c r="E749" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M749" s="3"/>
+      <c r="N749" s="3"/>
+      <c r="O749" s="3"/>
+      <c r="P749" s="3"/>
+      <c r="Q749" s="3"/>
+      <c r="R749" s="3"/>
+      <c r="S749" s="3"/>
+    </row>
+    <row r="750" spans="1:19">
+      <c r="A750" s="4" t="s">
+        <v>911</v>
+      </c>
+      <c r="B750" s="4" t="s">
+        <v>852</v>
+      </c>
+      <c r="C750" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="D750" s="4" t="s">
+        <v>416</v>
+      </c>
+      <c r="E750" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M750" s="3"/>
+      <c r="N750" s="3"/>
+      <c r="O750" s="3"/>
+      <c r="P750" s="3"/>
+      <c r="Q750" s="3"/>
+      <c r="R750" s="3"/>
+      <c r="S750" s="3"/>
+    </row>
+    <row r="751" spans="1:19">
+      <c r="A751" s="4" t="s">
+        <v>912</v>
+      </c>
+      <c r="B751" s="4" t="s">
+        <v>913</v>
+      </c>
+      <c r="C751" s="4" t="s">
+        <v>536</v>
+      </c>
+      <c r="D751" s="4" t="s">
+        <v>416</v>
+      </c>
+      <c r="E751" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M751" s="3"/>
+      <c r="N751" s="3"/>
+      <c r="O751" s="3"/>
+      <c r="P751" s="3"/>
+      <c r="Q751" s="3"/>
+      <c r="R751" s="3"/>
+      <c r="S751" s="3"/>
+    </row>
+    <row r="752" spans="1:19">
+      <c r="A752" s="4" t="s">
+        <v>914</v>
+      </c>
+      <c r="B752" s="4" t="s">
+        <v>491</v>
+      </c>
+      <c r="C752" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="D752" s="4" t="s">
+        <v>416</v>
+      </c>
+      <c r="E752" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M752" s="3"/>
+      <c r="N752" s="3"/>
+      <c r="O752" s="3"/>
+      <c r="P752" s="3"/>
+      <c r="Q752" s="3"/>
+      <c r="R752" s="3"/>
+      <c r="S752" s="3"/>
+    </row>
+    <row r="753" spans="1:19">
+      <c r="A753" s="4" t="s">
+        <v>915</v>
+      </c>
+      <c r="B753" s="4" t="s">
+        <v>884</v>
+      </c>
+      <c r="C753" s="4" t="s">
+        <v>471</v>
+      </c>
+      <c r="D753" s="4" t="s">
+        <v>416</v>
+      </c>
+      <c r="E753" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M753" s="3"/>
+      <c r="N753" s="3"/>
+      <c r="O753" s="3"/>
+      <c r="P753" s="3"/>
+      <c r="Q753" s="3"/>
+      <c r="R753" s="3"/>
+      <c r="S753" s="3"/>
+    </row>
+    <row r="754" spans="1:19">
+      <c r="A754" s="4" t="s">
+        <v>916</v>
+      </c>
+      <c r="B754" s="4" t="s">
+        <v>852</v>
+      </c>
+      <c r="C754" s="4" t="s">
+        <v>243</v>
+      </c>
+      <c r="D754" s="4" t="s">
+        <v>416</v>
+      </c>
+      <c r="E754" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M754" s="3"/>
+      <c r="N754" s="3"/>
+      <c r="O754" s="3"/>
+      <c r="P754" s="3"/>
+      <c r="Q754" s="3"/>
+      <c r="R754" s="3"/>
+      <c r="S754" s="3"/>
+    </row>
+    <row r="755" spans="1:19">
+      <c r="A755" s="4" t="s">
+        <v>917</v>
+      </c>
+      <c r="B755" s="4" t="s">
+        <v>855</v>
+      </c>
+      <c r="C755" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="D755" s="4" t="s">
+        <v>416</v>
+      </c>
+      <c r="E755" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M755" s="3"/>
+      <c r="N755" s="3"/>
+      <c r="O755" s="3"/>
+      <c r="P755" s="3"/>
+      <c r="Q755" s="3"/>
+      <c r="R755" s="3"/>
+      <c r="S755" s="3"/>
+    </row>
+    <row r="756" spans="1:19">
+      <c r="A756" s="4" t="s">
+        <v>918</v>
+      </c>
+      <c r="B756" s="4" t="s">
+        <v>852</v>
+      </c>
+      <c r="C756" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="D756" s="4" t="s">
+        <v>416</v>
+      </c>
+      <c r="E756" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M756" s="3"/>
+      <c r="N756" s="3"/>
+      <c r="O756" s="3"/>
+      <c r="P756" s="3"/>
+      <c r="Q756" s="3"/>
+      <c r="R756" s="3"/>
+      <c r="S756" s="3"/>
+    </row>
+    <row r="757" spans="1:19">
+      <c r="A757" s="4" t="s">
+        <v>919</v>
+      </c>
+      <c r="B757" s="4" t="s">
+        <v>920</v>
+      </c>
+      <c r="C757" s="4" t="s">
+        <v>238</v>
+      </c>
+      <c r="D757" s="4" t="s">
+        <v>416</v>
+      </c>
+      <c r="E757" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M757" s="3"/>
+      <c r="N757" s="3"/>
+      <c r="O757" s="3"/>
+      <c r="P757" s="3"/>
+      <c r="Q757" s="3"/>
+      <c r="R757" s="3"/>
+      <c r="S757" s="3"/>
+    </row>
+    <row r="758" spans="1:19">
+      <c r="A758" s="4" t="s">
+        <v>921</v>
+      </c>
+      <c r="B758" s="4" t="s">
+        <v>855</v>
+      </c>
+      <c r="C758" s="4" t="s">
+        <v>214</v>
+      </c>
+      <c r="D758" s="4" t="s">
+        <v>416</v>
+      </c>
+      <c r="E758" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M758" s="3"/>
+      <c r="N758" s="3"/>
+      <c r="O758" s="3"/>
+      <c r="P758" s="3"/>
+      <c r="Q758" s="3"/>
+      <c r="R758" s="3"/>
+      <c r="S758" s="3"/>
+    </row>
+    <row r="759" spans="1:19">
+      <c r="A759" s="4" t="s">
+        <v>922</v>
+      </c>
+      <c r="B759" s="4" t="s">
+        <v>852</v>
+      </c>
+      <c r="C759" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="D759" s="4" t="s">
+        <v>416</v>
+      </c>
+      <c r="E759" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M759" s="3"/>
+      <c r="N759" s="3"/>
+      <c r="O759" s="3"/>
+      <c r="P759" s="3"/>
+      <c r="Q759" s="3"/>
+      <c r="R759" s="3"/>
+      <c r="S759" s="3"/>
+    </row>
+    <row r="760" spans="1:19">
+      <c r="A760" s="4" t="s">
+        <v>923</v>
+      </c>
+      <c r="B760" s="4" t="s">
+        <v>886</v>
+      </c>
+      <c r="C760" s="4" t="s">
         <v>14</v>
       </c>
-      <c r="C6" s="3" t="s">
-[...78 lines deleted...]
-      <c r="A11" s="3" t="s">
+      <c r="D760" s="4" t="s">
+        <v>416</v>
+      </c>
+      <c r="E760" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M760" s="3"/>
+      <c r="N760" s="3"/>
+      <c r="O760" s="3"/>
+      <c r="P760" s="3"/>
+      <c r="Q760" s="3"/>
+      <c r="R760" s="3"/>
+      <c r="S760" s="3"/>
+    </row>
+    <row r="761" spans="1:19">
+      <c r="A761" s="4" t="s">
+        <v>924</v>
+      </c>
+      <c r="B761" s="4" t="s">
+        <v>855</v>
+      </c>
+      <c r="C761" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="D761" s="4" t="s">
+        <v>416</v>
+      </c>
+      <c r="E761" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M761" s="3"/>
+      <c r="N761" s="3"/>
+      <c r="O761" s="3"/>
+      <c r="P761" s="3"/>
+      <c r="Q761" s="3"/>
+      <c r="R761" s="3"/>
+      <c r="S761" s="3"/>
+    </row>
+    <row r="762" spans="1:19">
+      <c r="A762" s="4" t="s">
+        <v>925</v>
+      </c>
+      <c r="B762" s="4" t="s">
+        <v>859</v>
+      </c>
+      <c r="C762" s="4" t="s">
+        <v>124</v>
+      </c>
+      <c r="D762" s="4" t="s">
+        <v>416</v>
+      </c>
+      <c r="E762" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M762" s="3"/>
+      <c r="N762" s="3"/>
+      <c r="O762" s="3"/>
+      <c r="P762" s="3"/>
+      <c r="Q762" s="3"/>
+      <c r="R762" s="3"/>
+      <c r="S762" s="3"/>
+    </row>
+    <row r="763" spans="1:19">
+      <c r="A763" s="4" t="s">
+        <v>926</v>
+      </c>
+      <c r="B763" s="4" t="s">
+        <v>848</v>
+      </c>
+      <c r="C763" s="4" t="s">
+        <v>440</v>
+      </c>
+      <c r="D763" s="4" t="s">
+        <v>416</v>
+      </c>
+      <c r="E763" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M763" s="3"/>
+      <c r="N763" s="3"/>
+      <c r="O763" s="3"/>
+      <c r="P763" s="3"/>
+      <c r="Q763" s="3"/>
+      <c r="R763" s="3"/>
+      <c r="S763" s="3"/>
+    </row>
+    <row r="764" spans="1:19">
+      <c r="A764" s="4" t="s">
+        <v>927</v>
+      </c>
+      <c r="B764" s="4" t="s">
+        <v>846</v>
+      </c>
+      <c r="C764" s="4" t="s">
+        <v>635</v>
+      </c>
+      <c r="D764" s="4" t="s">
+        <v>416</v>
+      </c>
+      <c r="E764" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M764" s="3"/>
+      <c r="N764" s="3"/>
+      <c r="O764" s="3"/>
+      <c r="P764" s="3"/>
+      <c r="Q764" s="3"/>
+      <c r="R764" s="3"/>
+      <c r="S764" s="3"/>
+    </row>
+    <row r="765" spans="1:19">
+      <c r="A765" s="4" t="s">
+        <v>928</v>
+      </c>
+      <c r="B765" s="4" t="s">
+        <v>859</v>
+      </c>
+      <c r="C765" s="4" t="s">
+        <v>90</v>
+      </c>
+      <c r="D765" s="4" t="s">
+        <v>416</v>
+      </c>
+      <c r="E765" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M765" s="3"/>
+      <c r="N765" s="3"/>
+      <c r="O765" s="3"/>
+      <c r="P765" s="3"/>
+      <c r="Q765" s="3"/>
+      <c r="R765" s="3"/>
+      <c r="S765" s="3"/>
+    </row>
+    <row r="766" spans="1:19">
+      <c r="A766" s="4" t="s">
+        <v>929</v>
+      </c>
+      <c r="B766" s="4" t="s">
+        <v>907</v>
+      </c>
+      <c r="C766" s="4" t="s">
+        <v>176</v>
+      </c>
+      <c r="D766" s="4" t="s">
+        <v>416</v>
+      </c>
+      <c r="E766" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M766" s="3"/>
+      <c r="N766" s="3"/>
+      <c r="O766" s="3"/>
+      <c r="P766" s="3"/>
+      <c r="Q766" s="3"/>
+      <c r="R766" s="3"/>
+      <c r="S766" s="3"/>
+    </row>
+    <row r="767" spans="1:19">
+      <c r="A767" s="4" t="s">
+        <v>930</v>
+      </c>
+      <c r="B767" s="4" t="s">
+        <v>419</v>
+      </c>
+      <c r="C767" s="4" t="s">
+        <v>238</v>
+      </c>
+      <c r="D767" s="4" t="s">
+        <v>416</v>
+      </c>
+      <c r="E767" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M767" s="3"/>
+      <c r="N767" s="3"/>
+      <c r="O767" s="3"/>
+      <c r="P767" s="3"/>
+      <c r="Q767" s="3"/>
+      <c r="R767" s="3"/>
+      <c r="S767" s="3"/>
+    </row>
+    <row r="768" spans="1:19">
+      <c r="A768" s="4" t="s">
+        <v>931</v>
+      </c>
+      <c r="B768" s="4" t="s">
+        <v>866</v>
+      </c>
+      <c r="C768" s="4" t="s">
+        <v>635</v>
+      </c>
+      <c r="D768" s="4" t="s">
+        <v>416</v>
+      </c>
+      <c r="E768" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M768" s="3"/>
+      <c r="N768" s="3"/>
+      <c r="O768" s="3"/>
+      <c r="P768" s="3"/>
+      <c r="Q768" s="3"/>
+      <c r="R768" s="3"/>
+      <c r="S768" s="3"/>
+    </row>
+    <row r="769" spans="1:19">
+      <c r="A769" s="4" t="s">
+        <v>932</v>
+      </c>
+      <c r="B769" s="4" t="s">
+        <v>866</v>
+      </c>
+      <c r="C769" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="D769" s="4" t="s">
+        <v>416</v>
+      </c>
+      <c r="E769" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M769" s="3"/>
+      <c r="N769" s="3"/>
+      <c r="O769" s="3"/>
+      <c r="P769" s="3"/>
+      <c r="Q769" s="3"/>
+      <c r="R769" s="3"/>
+      <c r="S769" s="3"/>
+    </row>
+    <row r="770" spans="1:19">
+      <c r="A770" s="4" t="s">
+        <v>933</v>
+      </c>
+      <c r="B770" s="4" t="s">
+        <v>859</v>
+      </c>
+      <c r="C770" s="4" t="s">
+        <v>444</v>
+      </c>
+      <c r="D770" s="4" t="s">
+        <v>416</v>
+      </c>
+      <c r="E770" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M770" s="3"/>
+      <c r="N770" s="3"/>
+      <c r="O770" s="3"/>
+      <c r="P770" s="3"/>
+      <c r="Q770" s="3"/>
+      <c r="R770" s="3"/>
+      <c r="S770" s="3"/>
+    </row>
+    <row r="771" spans="1:19">
+      <c r="A771" s="4" t="s">
+        <v>934</v>
+      </c>
+      <c r="B771" s="4" t="s">
+        <v>859</v>
+      </c>
+      <c r="C771" s="4" t="s">
+        <v>635</v>
+      </c>
+      <c r="D771" s="4" t="s">
+        <v>416</v>
+      </c>
+      <c r="E771" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M771" s="3"/>
+      <c r="N771" s="3"/>
+      <c r="O771" s="3"/>
+      <c r="P771" s="3"/>
+      <c r="Q771" s="3"/>
+      <c r="R771" s="3"/>
+      <c r="S771" s="3"/>
+    </row>
+    <row r="772" spans="1:19">
+      <c r="A772" s="4" t="s">
+        <v>935</v>
+      </c>
+      <c r="B772" s="4" t="s">
+        <v>920</v>
+      </c>
+      <c r="C772" s="4" t="s">
+        <v>635</v>
+      </c>
+      <c r="D772" s="4" t="s">
+        <v>416</v>
+      </c>
+      <c r="E772" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M772" s="3"/>
+      <c r="N772" s="3"/>
+      <c r="O772" s="3"/>
+      <c r="P772" s="3"/>
+      <c r="Q772" s="3"/>
+      <c r="R772" s="3"/>
+      <c r="S772" s="3"/>
+    </row>
+    <row r="773" spans="1:19">
+      <c r="A773" s="4" t="s">
+        <v>936</v>
+      </c>
+      <c r="B773" s="4" t="s">
+        <v>878</v>
+      </c>
+      <c r="C773" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="D773" s="4" t="s">
+        <v>416</v>
+      </c>
+      <c r="E773" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M773" s="3"/>
+      <c r="N773" s="3"/>
+      <c r="O773" s="3"/>
+      <c r="P773" s="3"/>
+      <c r="Q773" s="3"/>
+      <c r="R773" s="3"/>
+      <c r="S773" s="3"/>
+    </row>
+    <row r="774" spans="1:19">
+      <c r="A774" s="4" t="s">
+        <v>937</v>
+      </c>
+      <c r="B774" s="4" t="s">
+        <v>772</v>
+      </c>
+      <c r="C774" s="4" t="s">
+        <v>128</v>
+      </c>
+      <c r="D774" s="4" t="s">
+        <v>416</v>
+      </c>
+      <c r="E774" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M774" s="3"/>
+      <c r="N774" s="3"/>
+      <c r="O774" s="3"/>
+      <c r="P774" s="3"/>
+      <c r="Q774" s="3"/>
+      <c r="R774" s="3"/>
+      <c r="S774" s="3"/>
+    </row>
+    <row r="775" spans="1:19">
+      <c r="A775" s="4" t="s">
+        <v>938</v>
+      </c>
+      <c r="B775" s="4" t="s">
+        <v>852</v>
+      </c>
+      <c r="C775" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="D775" s="4" t="s">
+        <v>416</v>
+      </c>
+      <c r="E775" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M775" s="3"/>
+      <c r="N775" s="3"/>
+      <c r="O775" s="3"/>
+      <c r="P775" s="3"/>
+      <c r="Q775" s="3"/>
+      <c r="R775" s="3"/>
+      <c r="S775" s="3"/>
+    </row>
+    <row r="776" spans="1:19">
+      <c r="A776" s="4" t="s">
+        <v>939</v>
+      </c>
+      <c r="B776" s="4" t="s">
+        <v>859</v>
+      </c>
+      <c r="C776" s="4" t="s">
+        <v>471</v>
+      </c>
+      <c r="D776" s="4" t="s">
+        <v>416</v>
+      </c>
+      <c r="E776" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M776" s="3"/>
+      <c r="N776" s="3"/>
+      <c r="O776" s="3"/>
+      <c r="P776" s="3"/>
+      <c r="Q776" s="3"/>
+      <c r="R776" s="3"/>
+      <c r="S776" s="3"/>
+    </row>
+    <row r="777" spans="1:19">
+      <c r="A777" s="4" t="s">
+        <v>940</v>
+      </c>
+      <c r="B777" s="4" t="s">
+        <v>941</v>
+      </c>
+      <c r="C777" s="4" t="s">
+        <v>503</v>
+      </c>
+      <c r="D777" s="4" t="s">
+        <v>416</v>
+      </c>
+      <c r="E777" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M777" s="3"/>
+      <c r="N777" s="3"/>
+      <c r="O777" s="3"/>
+      <c r="P777" s="3"/>
+      <c r="Q777" s="3"/>
+      <c r="R777" s="3"/>
+      <c r="S777" s="3"/>
+    </row>
+    <row r="778" spans="1:19">
+      <c r="A778" s="4" t="s">
+        <v>942</v>
+      </c>
+      <c r="B778" s="4" t="s">
+        <v>907</v>
+      </c>
+      <c r="C778" s="4" t="s">
+        <v>943</v>
+      </c>
+      <c r="D778" s="4" t="s">
+        <v>416</v>
+      </c>
+      <c r="E778" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M778" s="3"/>
+      <c r="N778" s="3"/>
+      <c r="O778" s="3"/>
+      <c r="P778" s="3"/>
+      <c r="Q778" s="3"/>
+      <c r="R778" s="3"/>
+      <c r="S778" s="3"/>
+    </row>
+    <row r="779" spans="1:19">
+      <c r="A779" s="4" t="s">
+        <v>944</v>
+      </c>
+      <c r="B779" s="4" t="s">
+        <v>886</v>
+      </c>
+      <c r="C779" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="D779" s="4" t="s">
+        <v>416</v>
+      </c>
+      <c r="E779" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M779" s="3"/>
+      <c r="N779" s="3"/>
+      <c r="O779" s="3"/>
+      <c r="P779" s="3"/>
+      <c r="Q779" s="3"/>
+      <c r="R779" s="3"/>
+      <c r="S779" s="3"/>
+    </row>
+    <row r="780" spans="1:19">
+      <c r="A780" s="4" t="s">
+        <v>945</v>
+      </c>
+      <c r="B780" s="4" t="s">
+        <v>920</v>
+      </c>
+      <c r="C780" s="4" t="s">
+        <v>635</v>
+      </c>
+      <c r="D780" s="4" t="s">
+        <v>416</v>
+      </c>
+      <c r="E780" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M780" s="3"/>
+      <c r="N780" s="3"/>
+      <c r="O780" s="3"/>
+      <c r="P780" s="3"/>
+      <c r="Q780" s="3"/>
+      <c r="R780" s="3"/>
+      <c r="S780" s="3"/>
+    </row>
+    <row r="781" spans="1:19">
+      <c r="A781" s="4" t="s">
+        <v>946</v>
+      </c>
+      <c r="B781" s="4" t="s">
+        <v>852</v>
+      </c>
+      <c r="C781" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="D781" s="4" t="s">
+        <v>416</v>
+      </c>
+      <c r="E781" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M781" s="3"/>
+      <c r="N781" s="3"/>
+      <c r="O781" s="3"/>
+      <c r="P781" s="3"/>
+      <c r="Q781" s="3"/>
+      <c r="R781" s="3"/>
+      <c r="S781" s="3"/>
+    </row>
+    <row r="782" spans="1:19">
+      <c r="A782" s="4" t="s">
+        <v>947</v>
+      </c>
+      <c r="B782" s="4" t="s">
+        <v>948</v>
+      </c>
+      <c r="C782" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="D782" s="4" t="s">
+        <v>416</v>
+      </c>
+      <c r="E782" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M782" s="3"/>
+      <c r="N782" s="3"/>
+      <c r="O782" s="3"/>
+      <c r="P782" s="3"/>
+      <c r="Q782" s="3"/>
+      <c r="R782" s="3"/>
+      <c r="S782" s="3"/>
+    </row>
+    <row r="783" spans="1:19">
+      <c r="A783" s="4" t="s">
+        <v>949</v>
+      </c>
+      <c r="B783" s="4" t="s">
+        <v>861</v>
+      </c>
+      <c r="C783" s="4" t="s">
+        <v>635</v>
+      </c>
+      <c r="D783" s="4" t="s">
+        <v>416</v>
+      </c>
+      <c r="E783" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M783" s="3"/>
+      <c r="N783" s="3"/>
+      <c r="O783" s="3"/>
+      <c r="P783" s="3"/>
+      <c r="Q783" s="3"/>
+      <c r="R783" s="3"/>
+      <c r="S783" s="3"/>
+    </row>
+    <row r="784" spans="1:19">
+      <c r="A784" s="4" t="s">
+        <v>950</v>
+      </c>
+      <c r="B784" s="4" t="s">
+        <v>951</v>
+      </c>
+      <c r="C784" s="4" t="s">
+        <v>232</v>
+      </c>
+      <c r="D784" t="s">
+        <v>951</v>
+      </c>
+      <c r="E784" s="4" t="s">
+        <v>952</v>
+      </c>
+      <c r="M784" s="3"/>
+      <c r="N784" s="3"/>
+      <c r="O784" s="3"/>
+      <c r="P784" s="3"/>
+      <c r="Q784" s="3"/>
+      <c r="R784" s="3"/>
+      <c r="S784" s="3"/>
+    </row>
+    <row r="785" spans="1:19">
+      <c r="A785" s="4" t="s">
+        <v>953</v>
+      </c>
+      <c r="B785" s="4" t="s">
+        <v>951</v>
+      </c>
+      <c r="C785" s="4" t="s">
+        <v>316</v>
+      </c>
+      <c r="D785" t="s">
+        <v>951</v>
+      </c>
+      <c r="E785" s="4" t="s">
+        <v>952</v>
+      </c>
+      <c r="M785" s="3"/>
+      <c r="N785" s="3"/>
+      <c r="O785" s="3"/>
+      <c r="P785" s="3"/>
+      <c r="Q785" s="3"/>
+      <c r="R785" s="3"/>
+      <c r="S785" s="3"/>
+    </row>
+    <row r="786" spans="1:19">
+      <c r="A786" s="4" t="s">
+        <v>954</v>
+      </c>
+      <c r="B786" s="4" t="s">
+        <v>951</v>
+      </c>
+      <c r="C786" s="4" t="s">
+        <v>207</v>
+      </c>
+      <c r="D786" t="s">
+        <v>951</v>
+      </c>
+      <c r="E786" s="4" t="s">
+        <v>952</v>
+      </c>
+      <c r="M786" s="3"/>
+      <c r="N786" s="3"/>
+      <c r="O786" s="3"/>
+      <c r="P786" s="3"/>
+      <c r="Q786" s="3"/>
+      <c r="R786" s="3"/>
+      <c r="S786" s="3"/>
+    </row>
+    <row r="787" spans="1:19">
+      <c r="A787" s="4" t="s">
+        <v>955</v>
+      </c>
+      <c r="B787" s="4" t="s">
+        <v>951</v>
+      </c>
+      <c r="C787" s="4" t="s">
         <v>28</v>
       </c>
-      <c r="B11" s="3" t="s">
-[...98 lines deleted...]
-      <c r="A17" s="3" t="s">
+      <c r="D787" t="s">
+        <v>951</v>
+      </c>
+      <c r="E787" s="4" t="s">
+        <v>952</v>
+      </c>
+      <c r="M787" s="3"/>
+      <c r="N787" s="3"/>
+      <c r="O787" s="3"/>
+      <c r="P787" s="3"/>
+      <c r="Q787" s="3"/>
+      <c r="R787" s="3"/>
+      <c r="S787" s="3"/>
+    </row>
+    <row r="788" spans="1:19">
+      <c r="A788" s="4" t="s">
+        <v>956</v>
+      </c>
+      <c r="B788" s="4" t="s">
+        <v>951</v>
+      </c>
+      <c r="C788" s="4" t="s">
+        <v>157</v>
+      </c>
+      <c r="D788" t="s">
+        <v>951</v>
+      </c>
+      <c r="E788" s="4" t="s">
+        <v>952</v>
+      </c>
+      <c r="M788" s="3"/>
+      <c r="N788" s="3"/>
+      <c r="O788" s="3"/>
+      <c r="P788" s="3"/>
+      <c r="Q788" s="3"/>
+      <c r="R788" s="3"/>
+      <c r="S788" s="3"/>
+    </row>
+    <row r="789" spans="1:19">
+      <c r="A789" s="4" t="s">
+        <v>957</v>
+      </c>
+      <c r="B789" s="4" t="s">
+        <v>951</v>
+      </c>
+      <c r="C789" s="4" t="s">
+        <v>269</v>
+      </c>
+      <c r="D789" t="s">
+        <v>951</v>
+      </c>
+      <c r="E789" s="4" t="s">
+        <v>952</v>
+      </c>
+      <c r="M789" s="3"/>
+      <c r="N789" s="3"/>
+      <c r="O789" s="3"/>
+      <c r="P789" s="3"/>
+      <c r="Q789" s="3"/>
+      <c r="R789" s="3"/>
+      <c r="S789" s="3"/>
+    </row>
+    <row r="790" spans="1:19">
+      <c r="A790" s="4" t="s">
+        <v>958</v>
+      </c>
+      <c r="B790" s="4" t="s">
+        <v>951</v>
+      </c>
+      <c r="C790" s="4" t="s">
+        <v>238</v>
+      </c>
+      <c r="D790" t="s">
+        <v>951</v>
+      </c>
+      <c r="E790" s="4" t="s">
+        <v>952</v>
+      </c>
+      <c r="M790" s="3"/>
+      <c r="N790" s="3"/>
+      <c r="O790" s="3"/>
+      <c r="P790" s="3"/>
+      <c r="Q790" s="3"/>
+      <c r="R790" s="3"/>
+      <c r="S790" s="3"/>
+    </row>
+    <row r="791" spans="1:19">
+      <c r="A791" s="4" t="s">
+        <v>959</v>
+      </c>
+      <c r="B791" s="4" t="s">
+        <v>951</v>
+      </c>
+      <c r="C791" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="D791" t="s">
+        <v>951</v>
+      </c>
+      <c r="E791" s="4" t="s">
+        <v>952</v>
+      </c>
+      <c r="M791" s="3"/>
+      <c r="N791" s="3"/>
+      <c r="O791" s="3"/>
+      <c r="P791" s="3"/>
+      <c r="Q791" s="3"/>
+      <c r="R791" s="3"/>
+      <c r="S791" s="3"/>
+    </row>
+    <row r="792" spans="1:19">
+      <c r="A792" s="4" t="s">
+        <v>960</v>
+      </c>
+      <c r="B792" s="4" t="s">
+        <v>951</v>
+      </c>
+      <c r="C792" s="4" t="s">
+        <v>121</v>
+      </c>
+      <c r="D792" t="s">
+        <v>951</v>
+      </c>
+      <c r="E792" s="4" t="s">
+        <v>952</v>
+      </c>
+      <c r="M792" s="3"/>
+      <c r="N792" s="3"/>
+      <c r="O792" s="3"/>
+      <c r="P792" s="3"/>
+      <c r="Q792" s="3"/>
+      <c r="R792" s="3"/>
+      <c r="S792" s="3"/>
+    </row>
+    <row r="793" spans="1:19">
+      <c r="A793" s="4" t="s">
+        <v>961</v>
+      </c>
+      <c r="B793" s="4" t="s">
+        <v>951</v>
+      </c>
+      <c r="C793" s="4" t="s">
+        <v>212</v>
+      </c>
+      <c r="D793" t="s">
+        <v>951</v>
+      </c>
+      <c r="E793" s="4" t="s">
+        <v>952</v>
+      </c>
+      <c r="M793" s="3"/>
+      <c r="N793" s="3"/>
+      <c r="O793" s="3"/>
+      <c r="P793" s="3"/>
+      <c r="Q793" s="3"/>
+      <c r="R793" s="3"/>
+      <c r="S793" s="3"/>
+    </row>
+    <row r="794" spans="1:19">
+      <c r="A794" s="4" t="s">
+        <v>962</v>
+      </c>
+      <c r="B794" s="4" t="s">
+        <v>951</v>
+      </c>
+      <c r="C794" s="4" t="s">
+        <v>232</v>
+      </c>
+      <c r="D794" t="s">
+        <v>951</v>
+      </c>
+      <c r="E794" s="4" t="s">
+        <v>952</v>
+      </c>
+      <c r="M794" s="3"/>
+      <c r="N794" s="3"/>
+      <c r="O794" s="3"/>
+      <c r="P794" s="3"/>
+      <c r="Q794" s="3"/>
+      <c r="R794" s="3"/>
+      <c r="S794" s="3"/>
+    </row>
+    <row r="795" spans="1:19">
+      <c r="A795" s="4" t="s">
+        <v>963</v>
+      </c>
+      <c r="B795" s="4" t="s">
+        <v>951</v>
+      </c>
+      <c r="C795" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="D795" t="s">
+        <v>951</v>
+      </c>
+      <c r="E795" s="4" t="s">
+        <v>952</v>
+      </c>
+      <c r="M795" s="3"/>
+      <c r="N795" s="3"/>
+      <c r="O795" s="3"/>
+      <c r="P795" s="3"/>
+      <c r="Q795" s="3"/>
+      <c r="R795" s="3"/>
+      <c r="S795" s="3"/>
+    </row>
+    <row r="796" spans="1:19">
+      <c r="A796" s="4" t="s">
+        <v>964</v>
+      </c>
+      <c r="B796" s="4" t="s">
+        <v>951</v>
+      </c>
+      <c r="C796" s="4" t="s">
+        <v>174</v>
+      </c>
+      <c r="D796" t="s">
+        <v>951</v>
+      </c>
+      <c r="E796" s="4" t="s">
+        <v>952</v>
+      </c>
+      <c r="M796" s="3"/>
+      <c r="N796" s="3"/>
+      <c r="O796" s="3"/>
+      <c r="P796" s="3"/>
+      <c r="Q796" s="3"/>
+      <c r="R796" s="3"/>
+      <c r="S796" s="3"/>
+    </row>
+    <row r="797" spans="1:19">
+      <c r="A797" s="4" t="s">
+        <v>965</v>
+      </c>
+      <c r="B797" s="4" t="s">
+        <v>951</v>
+      </c>
+      <c r="C797" s="4" t="s">
+        <v>90</v>
+      </c>
+      <c r="D797" t="s">
+        <v>951</v>
+      </c>
+      <c r="E797" s="4" t="s">
+        <v>952</v>
+      </c>
+      <c r="M797" s="3"/>
+      <c r="N797" s="3"/>
+      <c r="O797" s="3"/>
+      <c r="P797" s="3"/>
+      <c r="Q797" s="3"/>
+      <c r="R797" s="3"/>
+      <c r="S797" s="3"/>
+    </row>
+    <row r="798" spans="1:19">
+      <c r="A798" s="4" t="s">
+        <v>966</v>
+      </c>
+      <c r="B798" s="4" t="s">
+        <v>951</v>
+      </c>
+      <c r="C798" s="4" t="s">
+        <v>269</v>
+      </c>
+      <c r="D798" t="s">
+        <v>951</v>
+      </c>
+      <c r="E798" s="4" t="s">
+        <v>952</v>
+      </c>
+      <c r="M798" s="3"/>
+      <c r="N798" s="3"/>
+      <c r="O798" s="3"/>
+      <c r="P798" s="3"/>
+      <c r="Q798" s="3"/>
+      <c r="R798" s="3"/>
+      <c r="S798" s="3"/>
+    </row>
+    <row r="799" spans="1:19">
+      <c r="A799" s="4" t="s">
+        <v>967</v>
+      </c>
+      <c r="B799" s="4" t="s">
+        <v>951</v>
+      </c>
+      <c r="C799" s="4" t="s">
+        <v>207</v>
+      </c>
+      <c r="D799" t="s">
+        <v>951</v>
+      </c>
+      <c r="E799" s="4" t="s">
+        <v>952</v>
+      </c>
+      <c r="M799" s="3"/>
+      <c r="N799" s="3"/>
+      <c r="O799" s="3"/>
+      <c r="P799" s="3"/>
+      <c r="Q799" s="3"/>
+      <c r="R799" s="3"/>
+      <c r="S799" s="3"/>
+    </row>
+    <row r="800" spans="1:19">
+      <c r="A800" s="4" t="s">
+        <v>968</v>
+      </c>
+      <c r="B800" s="4" t="s">
+        <v>951</v>
+      </c>
+      <c r="C800" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="D800" t="s">
+        <v>951</v>
+      </c>
+      <c r="E800" s="4" t="s">
+        <v>952</v>
+      </c>
+      <c r="M800" s="3"/>
+      <c r="N800" s="3"/>
+      <c r="O800" s="3"/>
+      <c r="P800" s="3"/>
+      <c r="Q800" s="3"/>
+      <c r="R800" s="3"/>
+      <c r="S800" s="3"/>
+    </row>
+    <row r="801" spans="1:19">
+      <c r="A801" s="4" t="s">
+        <v>969</v>
+      </c>
+      <c r="B801" s="4" t="s">
+        <v>951</v>
+      </c>
+      <c r="C801" s="4" t="s">
+        <v>157</v>
+      </c>
+      <c r="D801" t="s">
+        <v>951</v>
+      </c>
+      <c r="E801" s="4" t="s">
+        <v>952</v>
+      </c>
+      <c r="M801" s="3"/>
+      <c r="N801" s="3"/>
+      <c r="O801" s="3"/>
+      <c r="P801" s="3"/>
+      <c r="Q801" s="3"/>
+      <c r="R801" s="3"/>
+      <c r="S801" s="3"/>
+    </row>
+    <row r="802" spans="1:19">
+      <c r="A802" s="4" t="s">
+        <v>970</v>
+      </c>
+      <c r="B802" s="4" t="s">
+        <v>951</v>
+      </c>
+      <c r="C802" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="D802" t="s">
+        <v>951</v>
+      </c>
+      <c r="E802" s="4" t="s">
+        <v>952</v>
+      </c>
+      <c r="M802" s="3"/>
+      <c r="N802" s="3"/>
+      <c r="O802" s="3"/>
+      <c r="P802" s="3"/>
+      <c r="Q802" s="3"/>
+      <c r="R802" s="3"/>
+      <c r="S802" s="3"/>
+    </row>
+    <row r="803" spans="1:19">
+      <c r="A803" s="4" t="s">
+        <v>971</v>
+      </c>
+      <c r="B803" s="4" t="s">
+        <v>951</v>
+      </c>
+      <c r="C803" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="D803" t="s">
+        <v>951</v>
+      </c>
+      <c r="E803" s="4" t="s">
+        <v>952</v>
+      </c>
+      <c r="M803" s="3"/>
+      <c r="N803" s="3"/>
+      <c r="O803" s="3"/>
+      <c r="P803" s="3"/>
+      <c r="Q803" s="3"/>
+      <c r="R803" s="3"/>
+      <c r="S803" s="3"/>
+    </row>
+    <row r="804" spans="1:19">
+      <c r="A804" s="4" t="s">
+        <v>972</v>
+      </c>
+      <c r="B804" s="4" t="s">
+        <v>951</v>
+      </c>
+      <c r="C804" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="D804" t="s">
+        <v>951</v>
+      </c>
+      <c r="E804" s="4" t="s">
+        <v>952</v>
+      </c>
+      <c r="M804" s="3"/>
+      <c r="N804" s="3"/>
+      <c r="O804" s="3"/>
+      <c r="P804" s="3"/>
+      <c r="Q804" s="3"/>
+      <c r="R804" s="3"/>
+      <c r="S804" s="3"/>
+    </row>
+    <row r="805" spans="1:19">
+      <c r="A805" s="4" t="s">
+        <v>973</v>
+      </c>
+      <c r="B805" s="4" t="s">
+        <v>951</v>
+      </c>
+      <c r="C805" s="4" t="s">
         <v>42</v>
       </c>
-      <c r="B17" s="3" t="s">
-[...13 lines deleted...]
-      <c r="A18" s="3" t="s">
+      <c r="D805" t="s">
+        <v>951</v>
+      </c>
+      <c r="E805" s="4" t="s">
+        <v>952</v>
+      </c>
+      <c r="M805" s="3"/>
+      <c r="N805" s="3"/>
+      <c r="O805" s="3"/>
+      <c r="P805" s="3"/>
+      <c r="Q805" s="3"/>
+      <c r="R805" s="3"/>
+      <c r="S805" s="3"/>
+    </row>
+    <row r="806" spans="1:19">
+      <c r="A806" s="4" t="s">
+        <v>974</v>
+      </c>
+      <c r="B806" s="4" t="s">
+        <v>951</v>
+      </c>
+      <c r="C806" s="4" t="s">
+        <v>228</v>
+      </c>
+      <c r="D806" t="s">
+        <v>951</v>
+      </c>
+      <c r="E806" s="4" t="s">
+        <v>952</v>
+      </c>
+      <c r="M806" s="3"/>
+      <c r="N806" s="3"/>
+      <c r="O806" s="3"/>
+      <c r="P806" s="3"/>
+      <c r="Q806" s="3"/>
+      <c r="R806" s="3"/>
+      <c r="S806" s="3"/>
+    </row>
+    <row r="807" spans="1:19">
+      <c r="A807" s="4" t="s">
+        <v>975</v>
+      </c>
+      <c r="B807" s="4" t="s">
+        <v>951</v>
+      </c>
+      <c r="C807" s="4" t="s">
+        <v>519</v>
+      </c>
+      <c r="D807" t="s">
+        <v>951</v>
+      </c>
+      <c r="E807" s="4" t="s">
+        <v>952</v>
+      </c>
+      <c r="M807" s="3"/>
+      <c r="N807" s="3"/>
+      <c r="O807" s="3"/>
+      <c r="P807" s="3"/>
+      <c r="Q807" s="3"/>
+      <c r="R807" s="3"/>
+      <c r="S807" s="3"/>
+    </row>
+    <row r="808" spans="1:19">
+      <c r="A808" s="4" t="s">
+        <v>976</v>
+      </c>
+      <c r="B808" s="4" t="s">
+        <v>951</v>
+      </c>
+      <c r="C808" s="4" t="s">
+        <v>645</v>
+      </c>
+      <c r="D808" t="s">
+        <v>951</v>
+      </c>
+      <c r="E808" s="4" t="s">
+        <v>952</v>
+      </c>
+      <c r="M808" s="3"/>
+      <c r="N808" s="3"/>
+      <c r="O808" s="3"/>
+      <c r="P808" s="3"/>
+      <c r="Q808" s="3"/>
+      <c r="R808" s="3"/>
+      <c r="S808" s="3"/>
+    </row>
+    <row r="809" spans="1:19">
+      <c r="A809" s="4" t="s">
+        <v>977</v>
+      </c>
+      <c r="B809" s="4" t="s">
+        <v>951</v>
+      </c>
+      <c r="C809" s="4" t="s">
+        <v>178</v>
+      </c>
+      <c r="D809" t="s">
+        <v>951</v>
+      </c>
+      <c r="E809" s="4" t="s">
+        <v>952</v>
+      </c>
+      <c r="M809" s="3"/>
+      <c r="N809" s="3"/>
+      <c r="O809" s="3"/>
+      <c r="P809" s="3"/>
+      <c r="Q809" s="3"/>
+      <c r="R809" s="3"/>
+      <c r="S809" s="3"/>
+    </row>
+    <row r="810" spans="1:19">
+      <c r="A810" s="4" t="s">
+        <v>978</v>
+      </c>
+      <c r="B810" s="4" t="s">
+        <v>951</v>
+      </c>
+      <c r="C810" s="4" t="s">
+        <v>174</v>
+      </c>
+      <c r="D810" t="s">
+        <v>951</v>
+      </c>
+      <c r="E810" s="4" t="s">
+        <v>952</v>
+      </c>
+      <c r="M810" s="3"/>
+      <c r="N810" s="3"/>
+      <c r="O810" s="3"/>
+      <c r="P810" s="3"/>
+      <c r="Q810" s="3"/>
+      <c r="R810" s="3"/>
+      <c r="S810" s="3"/>
+    </row>
+    <row r="811" spans="1:19">
+      <c r="A811" s="4" t="s">
+        <v>979</v>
+      </c>
+      <c r="B811" s="4" t="s">
+        <v>951</v>
+      </c>
+      <c r="C811" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="D811" t="s">
+        <v>951</v>
+      </c>
+      <c r="E811" s="4" t="s">
+        <v>952</v>
+      </c>
+      <c r="M811" s="3"/>
+      <c r="N811" s="3"/>
+      <c r="O811" s="3"/>
+      <c r="P811" s="3"/>
+      <c r="Q811" s="3"/>
+      <c r="R811" s="3"/>
+      <c r="S811" s="3"/>
+    </row>
+    <row r="812" spans="1:19">
+      <c r="A812" s="4" t="s">
+        <v>980</v>
+      </c>
+      <c r="B812" s="4" t="s">
+        <v>951</v>
+      </c>
+      <c r="C812" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="D812" t="s">
+        <v>951</v>
+      </c>
+      <c r="E812" s="4" t="s">
+        <v>952</v>
+      </c>
+      <c r="M812" s="3"/>
+      <c r="N812" s="3"/>
+      <c r="O812" s="3"/>
+      <c r="P812" s="3"/>
+      <c r="Q812" s="3"/>
+      <c r="R812" s="3"/>
+      <c r="S812" s="3"/>
+    </row>
+    <row r="813" spans="1:19">
+      <c r="A813" s="4" t="s">
+        <v>981</v>
+      </c>
+      <c r="B813" s="4" t="s">
+        <v>951</v>
+      </c>
+      <c r="C813" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="D813" t="s">
+        <v>951</v>
+      </c>
+      <c r="E813" s="4" t="s">
+        <v>952</v>
+      </c>
+      <c r="M813" s="3"/>
+      <c r="N813" s="3"/>
+      <c r="O813" s="3"/>
+      <c r="P813" s="3"/>
+      <c r="Q813" s="3"/>
+      <c r="R813" s="3"/>
+      <c r="S813" s="3"/>
+    </row>
+    <row r="814" spans="1:19">
+      <c r="A814" s="4" t="s">
+        <v>982</v>
+      </c>
+      <c r="B814" s="4" t="s">
+        <v>951</v>
+      </c>
+      <c r="C814" s="4" t="s">
+        <v>225</v>
+      </c>
+      <c r="D814" t="s">
+        <v>951</v>
+      </c>
+      <c r="E814" s="4" t="s">
+        <v>952</v>
+      </c>
+      <c r="M814" s="3"/>
+      <c r="N814" s="3"/>
+      <c r="O814" s="3"/>
+      <c r="P814" s="3"/>
+      <c r="Q814" s="3"/>
+      <c r="R814" s="3"/>
+      <c r="S814" s="3"/>
+    </row>
+    <row r="815" spans="1:19">
+      <c r="A815" s="4" t="s">
+        <v>983</v>
+      </c>
+      <c r="B815" s="4" t="s">
+        <v>951</v>
+      </c>
+      <c r="C815" s="4" t="s">
+        <v>454</v>
+      </c>
+      <c r="D815" t="s">
+        <v>951</v>
+      </c>
+      <c r="E815" s="4" t="s">
+        <v>952</v>
+      </c>
+      <c r="M815" s="3"/>
+      <c r="N815" s="3"/>
+      <c r="O815" s="3"/>
+      <c r="P815" s="3"/>
+      <c r="Q815" s="3"/>
+      <c r="R815" s="3"/>
+      <c r="S815" s="3"/>
+    </row>
+    <row r="816" spans="1:19">
+      <c r="A816" s="4" t="s">
+        <v>984</v>
+      </c>
+      <c r="B816" s="4" t="s">
+        <v>951</v>
+      </c>
+      <c r="C816" s="4" t="s">
+        <v>157</v>
+      </c>
+      <c r="D816" t="s">
+        <v>951</v>
+      </c>
+      <c r="E816" s="4" t="s">
+        <v>952</v>
+      </c>
+      <c r="M816" s="3"/>
+      <c r="N816" s="3"/>
+      <c r="O816" s="3"/>
+      <c r="P816" s="3"/>
+      <c r="Q816" s="3"/>
+      <c r="R816" s="3"/>
+      <c r="S816" s="3"/>
+    </row>
+    <row r="817" spans="1:19">
+      <c r="A817" s="4" t="s">
+        <v>985</v>
+      </c>
+      <c r="B817" s="4" t="s">
+        <v>951</v>
+      </c>
+      <c r="C817" s="4" t="s">
+        <v>101</v>
+      </c>
+      <c r="D817" t="s">
+        <v>951</v>
+      </c>
+      <c r="E817" s="4" t="s">
+        <v>952</v>
+      </c>
+      <c r="M817" s="3"/>
+      <c r="N817" s="3"/>
+      <c r="O817" s="3"/>
+      <c r="P817" s="3"/>
+      <c r="Q817" s="3"/>
+      <c r="R817" s="3"/>
+      <c r="S817" s="3"/>
+    </row>
+    <row r="818" spans="1:19">
+      <c r="A818" s="4" t="s">
+        <v>986</v>
+      </c>
+      <c r="B818" s="4" t="s">
+        <v>951</v>
+      </c>
+      <c r="C818" s="4" t="s">
+        <v>114</v>
+      </c>
+      <c r="D818" t="s">
+        <v>951</v>
+      </c>
+      <c r="E818" s="4" t="s">
+        <v>952</v>
+      </c>
+      <c r="M818" s="3"/>
+      <c r="N818" s="3"/>
+      <c r="O818" s="3"/>
+      <c r="P818" s="3"/>
+      <c r="Q818" s="3"/>
+      <c r="R818" s="3"/>
+      <c r="S818" s="3"/>
+    </row>
+    <row r="819" spans="1:19">
+      <c r="A819" s="4" t="s">
+        <v>987</v>
+      </c>
+      <c r="B819" s="4" t="s">
+        <v>951</v>
+      </c>
+      <c r="C819" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="D819" t="s">
+        <v>951</v>
+      </c>
+      <c r="E819" s="4" t="s">
+        <v>952</v>
+      </c>
+      <c r="M819" s="3"/>
+      <c r="N819" s="3"/>
+      <c r="O819" s="3"/>
+      <c r="P819" s="3"/>
+      <c r="Q819" s="3"/>
+      <c r="R819" s="3"/>
+      <c r="S819" s="3"/>
+    </row>
+    <row r="820" spans="1:19">
+      <c r="A820" s="4" t="s">
+        <v>988</v>
+      </c>
+      <c r="B820" s="4" t="s">
+        <v>951</v>
+      </c>
+      <c r="C820" s="4" t="s">
+        <v>121</v>
+      </c>
+      <c r="D820" t="s">
+        <v>951</v>
+      </c>
+      <c r="E820" s="4" t="s">
+        <v>952</v>
+      </c>
+      <c r="M820" s="3"/>
+      <c r="N820" s="3"/>
+      <c r="O820" s="3"/>
+      <c r="P820" s="3"/>
+      <c r="Q820" s="3"/>
+      <c r="R820" s="3"/>
+      <c r="S820" s="3"/>
+    </row>
+    <row r="821" spans="1:19">
+      <c r="A821" s="4" t="s">
+        <v>989</v>
+      </c>
+      <c r="B821" s="4" t="s">
+        <v>951</v>
+      </c>
+      <c r="C821" s="4" t="s">
+        <v>157</v>
+      </c>
+      <c r="D821" t="s">
+        <v>951</v>
+      </c>
+      <c r="E821" s="4" t="s">
+        <v>952</v>
+      </c>
+      <c r="M821" s="3"/>
+      <c r="N821" s="3"/>
+      <c r="O821" s="3"/>
+      <c r="P821" s="3"/>
+      <c r="Q821" s="3"/>
+      <c r="R821" s="3"/>
+      <c r="S821" s="3"/>
+    </row>
+    <row r="822" spans="1:19">
+      <c r="A822" s="4" t="s">
+        <v>990</v>
+      </c>
+      <c r="B822" s="4" t="s">
+        <v>951</v>
+      </c>
+      <c r="C822" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="D822" t="s">
+        <v>951</v>
+      </c>
+      <c r="E822" s="4" t="s">
+        <v>952</v>
+      </c>
+      <c r="M822" s="3"/>
+      <c r="N822" s="3"/>
+      <c r="O822" s="3"/>
+      <c r="P822" s="3"/>
+      <c r="Q822" s="3"/>
+      <c r="R822" s="3"/>
+      <c r="S822" s="3"/>
+    </row>
+    <row r="823" spans="1:19">
+      <c r="A823" s="4" t="s">
+        <v>991</v>
+      </c>
+      <c r="B823" s="4" t="s">
+        <v>951</v>
+      </c>
+      <c r="C823" s="4" t="s">
+        <v>157</v>
+      </c>
+      <c r="D823" t="s">
+        <v>951</v>
+      </c>
+      <c r="E823" s="4" t="s">
+        <v>952</v>
+      </c>
+      <c r="M823" s="3"/>
+      <c r="N823" s="3"/>
+      <c r="O823" s="3"/>
+      <c r="P823" s="3"/>
+      <c r="Q823" s="3"/>
+      <c r="R823" s="3"/>
+      <c r="S823" s="3"/>
+    </row>
+    <row r="824" spans="1:19">
+      <c r="A824" s="4" t="s">
+        <v>992</v>
+      </c>
+      <c r="B824" s="4" t="s">
+        <v>951</v>
+      </c>
+      <c r="C824" s="4" t="s">
+        <v>101</v>
+      </c>
+      <c r="D824" t="s">
+        <v>951</v>
+      </c>
+      <c r="E824" s="4" t="s">
+        <v>952</v>
+      </c>
+      <c r="M824" s="3"/>
+      <c r="N824" s="3"/>
+      <c r="O824" s="3"/>
+      <c r="P824" s="3"/>
+      <c r="Q824" s="3"/>
+      <c r="R824" s="3"/>
+      <c r="S824" s="3"/>
+    </row>
+    <row r="825" spans="1:19">
+      <c r="A825" s="4" t="s">
+        <v>993</v>
+      </c>
+      <c r="B825" s="4" t="s">
+        <v>951</v>
+      </c>
+      <c r="C825" s="4" t="s">
+        <v>212</v>
+      </c>
+      <c r="D825" t="s">
+        <v>951</v>
+      </c>
+      <c r="E825" s="4" t="s">
+        <v>952</v>
+      </c>
+      <c r="M825" s="3"/>
+      <c r="N825" s="3"/>
+      <c r="O825" s="3"/>
+      <c r="P825" s="3"/>
+      <c r="Q825" s="3"/>
+      <c r="R825" s="3"/>
+      <c r="S825" s="3"/>
+    </row>
+    <row r="826" spans="1:19">
+      <c r="A826" s="4" t="s">
+        <v>994</v>
+      </c>
+      <c r="B826" s="4" t="s">
+        <v>951</v>
+      </c>
+      <c r="C826" s="4" t="s">
+        <v>238</v>
+      </c>
+      <c r="D826" t="s">
+        <v>951</v>
+      </c>
+      <c r="E826" s="4" t="s">
+        <v>952</v>
+      </c>
+      <c r="M826" s="3"/>
+      <c r="N826" s="3"/>
+      <c r="O826" s="3"/>
+      <c r="P826" s="3"/>
+      <c r="Q826" s="3"/>
+      <c r="R826" s="3"/>
+      <c r="S826" s="3"/>
+    </row>
+    <row r="827" spans="1:19">
+      <c r="A827" s="4" t="s">
+        <v>995</v>
+      </c>
+      <c r="B827" s="4" t="s">
+        <v>951</v>
+      </c>
+      <c r="C827" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="D827" t="s">
+        <v>951</v>
+      </c>
+      <c r="E827" s="4" t="s">
+        <v>952</v>
+      </c>
+      <c r="M827" s="3"/>
+      <c r="N827" s="3"/>
+      <c r="O827" s="3"/>
+      <c r="P827" s="3"/>
+      <c r="Q827" s="3"/>
+      <c r="R827" s="3"/>
+      <c r="S827" s="3"/>
+    </row>
+    <row r="828" spans="1:19">
+      <c r="A828" s="4" t="s">
+        <v>996</v>
+      </c>
+      <c r="B828" s="4" t="s">
+        <v>951</v>
+      </c>
+      <c r="C828" s="4" t="s">
+        <v>450</v>
+      </c>
+      <c r="D828" t="s">
+        <v>951</v>
+      </c>
+      <c r="E828" s="4" t="s">
+        <v>952</v>
+      </c>
+      <c r="M828" s="3"/>
+      <c r="N828" s="3"/>
+      <c r="O828" s="3"/>
+      <c r="P828" s="3"/>
+      <c r="Q828" s="3"/>
+      <c r="R828" s="3"/>
+      <c r="S828" s="3"/>
+    </row>
+    <row r="829" spans="1:19">
+      <c r="A829" s="4" t="s">
+        <v>997</v>
+      </c>
+      <c r="B829" s="4" t="s">
+        <v>951</v>
+      </c>
+      <c r="C829" s="4" t="s">
+        <v>379</v>
+      </c>
+      <c r="D829" t="s">
+        <v>951</v>
+      </c>
+      <c r="E829" s="4" t="s">
+        <v>952</v>
+      </c>
+      <c r="M829" s="3"/>
+      <c r="N829" s="3"/>
+      <c r="O829" s="3"/>
+      <c r="P829" s="3"/>
+      <c r="Q829" s="3"/>
+      <c r="R829" s="3"/>
+      <c r="S829" s="3"/>
+    </row>
+    <row r="830" spans="1:19">
+      <c r="A830" s="4" t="s">
+        <v>998</v>
+      </c>
+      <c r="B830" s="4" t="s">
+        <v>951</v>
+      </c>
+      <c r="C830" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="D830" t="s">
+        <v>951</v>
+      </c>
+      <c r="E830" s="4" t="s">
+        <v>952</v>
+      </c>
+      <c r="M830" s="3"/>
+      <c r="N830" s="3"/>
+      <c r="O830" s="3"/>
+      <c r="P830" s="3"/>
+      <c r="Q830" s="3"/>
+      <c r="R830" s="3"/>
+      <c r="S830" s="3"/>
+    </row>
+    <row r="831" spans="1:19">
+      <c r="A831" s="4" t="s">
+        <v>999</v>
+      </c>
+      <c r="B831" s="4" t="s">
+        <v>951</v>
+      </c>
+      <c r="C831" s="4" t="s">
+        <v>471</v>
+      </c>
+      <c r="D831" t="s">
+        <v>951</v>
+      </c>
+      <c r="E831" s="4" t="s">
+        <v>952</v>
+      </c>
+      <c r="M831" s="3"/>
+      <c r="N831" s="3"/>
+      <c r="O831" s="3"/>
+      <c r="P831" s="3"/>
+      <c r="Q831" s="3"/>
+      <c r="R831" s="3"/>
+      <c r="S831" s="3"/>
+    </row>
+    <row r="832" spans="1:19">
+      <c r="A832" s="4" t="s">
+        <v>1000</v>
+      </c>
+      <c r="B832" s="4" t="s">
+        <v>951</v>
+      </c>
+      <c r="C832" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="D832" t="s">
+        <v>951</v>
+      </c>
+      <c r="E832" s="4" t="s">
+        <v>952</v>
+      </c>
+      <c r="M832" s="3"/>
+      <c r="N832" s="3"/>
+      <c r="O832" s="3"/>
+      <c r="P832" s="3"/>
+      <c r="Q832" s="3"/>
+      <c r="R832" s="3"/>
+      <c r="S832" s="3"/>
+    </row>
+    <row r="833" spans="1:19">
+      <c r="A833" s="4" t="s">
+        <v>1001</v>
+      </c>
+      <c r="B833" s="4" t="s">
+        <v>951</v>
+      </c>
+      <c r="C833" s="4" t="s">
+        <v>128</v>
+      </c>
+      <c r="D833" t="s">
+        <v>951</v>
+      </c>
+      <c r="E833" s="4" t="s">
+        <v>952</v>
+      </c>
+      <c r="M833" s="3"/>
+      <c r="N833" s="3"/>
+      <c r="O833" s="3"/>
+      <c r="P833" s="3"/>
+      <c r="Q833" s="3"/>
+      <c r="R833" s="3"/>
+      <c r="S833" s="3"/>
+    </row>
+    <row r="834" spans="1:19">
+      <c r="A834" s="4" t="s">
+        <v>1002</v>
+      </c>
+      <c r="B834" s="4" t="s">
+        <v>951</v>
+      </c>
+      <c r="C834" s="4" t="s">
+        <v>232</v>
+      </c>
+      <c r="D834" t="s">
+        <v>951</v>
+      </c>
+      <c r="E834" s="4" t="s">
+        <v>952</v>
+      </c>
+      <c r="M834" s="3"/>
+      <c r="N834" s="3"/>
+      <c r="O834" s="3"/>
+      <c r="P834" s="3"/>
+      <c r="Q834" s="3"/>
+      <c r="R834" s="3"/>
+      <c r="S834" s="3"/>
+    </row>
+    <row r="835" spans="1:19">
+      <c r="A835" s="4" t="s">
+        <v>1003</v>
+      </c>
+      <c r="B835" s="4" t="s">
+        <v>951</v>
+      </c>
+      <c r="C835" s="4" t="s">
+        <v>254</v>
+      </c>
+      <c r="D835" t="s">
+        <v>951</v>
+      </c>
+      <c r="E835" s="4" t="s">
+        <v>952</v>
+      </c>
+      <c r="M835" s="3"/>
+      <c r="N835" s="3"/>
+      <c r="O835" s="3"/>
+      <c r="P835" s="3"/>
+      <c r="Q835" s="3"/>
+      <c r="R835" s="3"/>
+      <c r="S835" s="3"/>
+    </row>
+    <row r="836" spans="1:19">
+      <c r="A836" s="4" t="s">
+        <v>1004</v>
+      </c>
+      <c r="B836" s="4" t="s">
+        <v>951</v>
+      </c>
+      <c r="C836" s="4" t="s">
+        <v>536</v>
+      </c>
+      <c r="D836" t="s">
+        <v>951</v>
+      </c>
+      <c r="E836" s="4" t="s">
+        <v>952</v>
+      </c>
+      <c r="M836" s="3"/>
+      <c r="N836" s="3"/>
+      <c r="O836" s="3"/>
+      <c r="P836" s="3"/>
+      <c r="Q836" s="3"/>
+      <c r="R836" s="3"/>
+      <c r="S836" s="3"/>
+    </row>
+    <row r="837" spans="1:19">
+      <c r="A837" s="4" t="s">
+        <v>1005</v>
+      </c>
+      <c r="B837" s="4" t="s">
+        <v>951</v>
+      </c>
+      <c r="C837" s="4" t="s">
+        <v>536</v>
+      </c>
+      <c r="D837" t="s">
+        <v>951</v>
+      </c>
+      <c r="E837" s="4" t="s">
+        <v>952</v>
+      </c>
+      <c r="M837" s="3"/>
+      <c r="N837" s="3"/>
+      <c r="O837" s="3"/>
+      <c r="P837" s="3"/>
+      <c r="Q837" s="3"/>
+      <c r="R837" s="3"/>
+      <c r="S837" s="3"/>
+    </row>
+    <row r="838" spans="1:19">
+      <c r="A838" s="4" t="s">
+        <v>1006</v>
+      </c>
+      <c r="B838" s="4" t="s">
+        <v>951</v>
+      </c>
+      <c r="C838" s="4" t="s">
+        <v>139</v>
+      </c>
+      <c r="D838" t="s">
+        <v>951</v>
+      </c>
+      <c r="E838" s="4" t="s">
+        <v>952</v>
+      </c>
+      <c r="M838" s="3"/>
+      <c r="N838" s="3"/>
+      <c r="O838" s="3"/>
+      <c r="P838" s="3"/>
+      <c r="Q838" s="3"/>
+      <c r="R838" s="3"/>
+      <c r="S838" s="3"/>
+    </row>
+    <row r="839" spans="1:19">
+      <c r="A839" s="4" t="s">
+        <v>1007</v>
+      </c>
+      <c r="B839" s="4" t="s">
+        <v>951</v>
+      </c>
+      <c r="C839" s="4" t="s">
+        <v>787</v>
+      </c>
+      <c r="D839" t="s">
+        <v>951</v>
+      </c>
+      <c r="E839" s="4" t="s">
+        <v>952</v>
+      </c>
+      <c r="M839" s="3"/>
+      <c r="N839" s="3"/>
+      <c r="O839" s="3"/>
+      <c r="P839" s="3"/>
+      <c r="Q839" s="3"/>
+      <c r="R839" s="3"/>
+      <c r="S839" s="3"/>
+    </row>
+    <row r="840" spans="1:19">
+      <c r="A840" s="4" t="s">
+        <v>1008</v>
+      </c>
+      <c r="B840" s="4" t="s">
+        <v>951</v>
+      </c>
+      <c r="C840" s="4" t="s">
+        <v>111</v>
+      </c>
+      <c r="D840" t="s">
+        <v>951</v>
+      </c>
+      <c r="E840" s="4" t="s">
+        <v>952</v>
+      </c>
+      <c r="M840" s="3"/>
+      <c r="N840" s="3"/>
+      <c r="O840" s="3"/>
+      <c r="P840" s="3"/>
+      <c r="Q840" s="3"/>
+      <c r="R840" s="3"/>
+      <c r="S840" s="3"/>
+    </row>
+    <row r="841" spans="1:19">
+      <c r="A841" s="4" t="s">
+        <v>1009</v>
+      </c>
+      <c r="B841" s="4" t="s">
+        <v>951</v>
+      </c>
+      <c r="C841" s="4" t="s">
+        <v>28</v>
+      </c>
+      <c r="D841" t="s">
+        <v>951</v>
+      </c>
+      <c r="E841" s="4" t="s">
+        <v>952</v>
+      </c>
+      <c r="M841" s="3"/>
+      <c r="N841" s="3"/>
+      <c r="O841" s="3"/>
+      <c r="P841" s="3"/>
+      <c r="Q841" s="3"/>
+      <c r="R841" s="3"/>
+      <c r="S841" s="3"/>
+    </row>
+    <row r="842" spans="1:19">
+      <c r="A842" s="4" t="s">
+        <v>1010</v>
+      </c>
+      <c r="B842" s="4" t="s">
+        <v>951</v>
+      </c>
+      <c r="C842" s="4" t="s">
+        <v>178</v>
+      </c>
+      <c r="D842" t="s">
+        <v>951</v>
+      </c>
+      <c r="E842" s="4" t="s">
+        <v>952</v>
+      </c>
+      <c r="M842" s="3"/>
+      <c r="N842" s="3"/>
+      <c r="O842" s="3"/>
+      <c r="P842" s="3"/>
+      <c r="Q842" s="3"/>
+      <c r="R842" s="3"/>
+      <c r="S842" s="3"/>
+    </row>
+    <row r="843" spans="1:19">
+      <c r="A843" s="4" t="s">
+        <v>1011</v>
+      </c>
+      <c r="B843" s="4" t="s">
+        <v>951</v>
+      </c>
+      <c r="C843" s="4" t="s">
+        <v>377</v>
+      </c>
+      <c r="D843" t="s">
+        <v>951</v>
+      </c>
+      <c r="E843" s="4" t="s">
+        <v>952</v>
+      </c>
+      <c r="M843" s="3"/>
+      <c r="N843" s="3"/>
+      <c r="O843" s="3"/>
+      <c r="P843" s="3"/>
+      <c r="Q843" s="3"/>
+      <c r="R843" s="3"/>
+      <c r="S843" s="3"/>
+    </row>
+    <row r="844" spans="1:19">
+      <c r="A844" s="4" t="s">
+        <v>1012</v>
+      </c>
+      <c r="B844" s="4" t="s">
+        <v>951</v>
+      </c>
+      <c r="C844" s="4" t="s">
+        <v>139</v>
+      </c>
+      <c r="D844" t="s">
+        <v>951</v>
+      </c>
+      <c r="E844" s="4" t="s">
+        <v>952</v>
+      </c>
+      <c r="M844" s="3"/>
+      <c r="N844" s="3"/>
+      <c r="O844" s="3"/>
+      <c r="P844" s="3"/>
+      <c r="Q844" s="3"/>
+      <c r="R844" s="3"/>
+      <c r="S844" s="3"/>
+    </row>
+    <row r="845" spans="1:19">
+      <c r="A845" s="4" t="s">
+        <v>1013</v>
+      </c>
+      <c r="B845" s="4" t="s">
+        <v>951</v>
+      </c>
+      <c r="C845" s="4" t="s">
+        <v>318</v>
+      </c>
+      <c r="D845" t="s">
+        <v>951</v>
+      </c>
+      <c r="E845" s="4" t="s">
+        <v>952</v>
+      </c>
+      <c r="M845" s="3"/>
+      <c r="N845" s="3"/>
+      <c r="O845" s="3"/>
+      <c r="P845" s="3"/>
+      <c r="Q845" s="3"/>
+      <c r="R845" s="3"/>
+      <c r="S845" s="3"/>
+    </row>
+    <row r="846" spans="1:19">
+      <c r="A846" s="4" t="s">
+        <v>1014</v>
+      </c>
+      <c r="B846" s="4" t="s">
+        <v>951</v>
+      </c>
+      <c r="C846" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="D846" t="s">
+        <v>951</v>
+      </c>
+      <c r="E846" s="4" t="s">
+        <v>952</v>
+      </c>
+      <c r="M846" s="3"/>
+      <c r="N846" s="3"/>
+      <c r="O846" s="3"/>
+      <c r="P846" s="3"/>
+      <c r="Q846" s="3"/>
+      <c r="R846" s="3"/>
+      <c r="S846" s="3"/>
+    </row>
+    <row r="847" spans="1:19">
+      <c r="A847" s="4" t="s">
+        <v>1015</v>
+      </c>
+      <c r="B847" s="4" t="s">
+        <v>951</v>
+      </c>
+      <c r="C847" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="D847" t="s">
+        <v>951</v>
+      </c>
+      <c r="E847" s="4" t="s">
+        <v>952</v>
+      </c>
+      <c r="M847" s="3"/>
+      <c r="N847" s="3"/>
+      <c r="O847" s="3"/>
+      <c r="P847" s="3"/>
+      <c r="Q847" s="3"/>
+      <c r="R847" s="3"/>
+      <c r="S847" s="3"/>
+    </row>
+    <row r="848" spans="1:19">
+      <c r="A848" s="4" t="s">
+        <v>1016</v>
+      </c>
+      <c r="B848" s="4" t="s">
+        <v>951</v>
+      </c>
+      <c r="C848" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="D848" t="s">
+        <v>951</v>
+      </c>
+      <c r="E848" s="4" t="s">
+        <v>952</v>
+      </c>
+      <c r="M848" s="3"/>
+      <c r="N848" s="3"/>
+      <c r="O848" s="3"/>
+      <c r="P848" s="3"/>
+      <c r="Q848" s="3"/>
+      <c r="R848" s="3"/>
+      <c r="S848" s="3"/>
+    </row>
+    <row r="849" spans="1:19">
+      <c r="A849" s="4" t="s">
+        <v>1017</v>
+      </c>
+      <c r="B849" s="4" t="s">
+        <v>951</v>
+      </c>
+      <c r="C849" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="D849" t="s">
+        <v>951</v>
+      </c>
+      <c r="E849" s="4" t="s">
+        <v>952</v>
+      </c>
+      <c r="M849" s="3"/>
+      <c r="N849" s="3"/>
+      <c r="O849" s="3"/>
+      <c r="P849" s="3"/>
+      <c r="Q849" s="3"/>
+      <c r="R849" s="3"/>
+      <c r="S849" s="3"/>
+    </row>
+    <row r="850" spans="1:19">
+      <c r="A850" s="4" t="s">
+        <v>1018</v>
+      </c>
+      <c r="B850" s="4" t="s">
+        <v>951</v>
+      </c>
+      <c r="C850" s="4" t="s">
+        <v>157</v>
+      </c>
+      <c r="D850" t="s">
+        <v>951</v>
+      </c>
+      <c r="E850" s="4" t="s">
+        <v>952</v>
+      </c>
+      <c r="M850" s="3"/>
+      <c r="N850" s="3"/>
+      <c r="O850" s="3"/>
+      <c r="P850" s="3"/>
+      <c r="Q850" s="3"/>
+      <c r="R850" s="3"/>
+      <c r="S850" s="3"/>
+    </row>
+    <row r="851" spans="1:19">
+      <c r="A851" s="4" t="s">
+        <v>1019</v>
+      </c>
+      <c r="B851" s="4" t="s">
+        <v>951</v>
+      </c>
+      <c r="C851" s="4" t="s">
+        <v>139</v>
+      </c>
+      <c r="D851" t="s">
+        <v>951</v>
+      </c>
+      <c r="E851" s="4" t="s">
+        <v>952</v>
+      </c>
+      <c r="M851" s="3"/>
+      <c r="N851" s="3"/>
+      <c r="O851" s="3"/>
+      <c r="P851" s="3"/>
+      <c r="Q851" s="3"/>
+      <c r="R851" s="3"/>
+      <c r="S851" s="3"/>
+    </row>
+    <row r="852" spans="1:19">
+      <c r="A852" s="4" t="s">
+        <v>1020</v>
+      </c>
+      <c r="B852" s="4" t="s">
+        <v>951</v>
+      </c>
+      <c r="C852" s="4" t="s">
+        <v>128</v>
+      </c>
+      <c r="D852" t="s">
+        <v>951</v>
+      </c>
+      <c r="E852" s="4" t="s">
+        <v>952</v>
+      </c>
+      <c r="M852" s="3"/>
+      <c r="N852" s="3"/>
+      <c r="O852" s="3"/>
+      <c r="P852" s="3"/>
+      <c r="Q852" s="3"/>
+      <c r="R852" s="3"/>
+      <c r="S852" s="3"/>
+    </row>
+    <row r="853" spans="1:19">
+      <c r="A853" s="4" t="s">
+        <v>1021</v>
+      </c>
+      <c r="B853" s="4" t="s">
+        <v>951</v>
+      </c>
+      <c r="C853" s="4" t="s">
+        <v>133</v>
+      </c>
+      <c r="D853" t="s">
+        <v>951</v>
+      </c>
+      <c r="E853" s="4" t="s">
+        <v>952</v>
+      </c>
+      <c r="M853" s="3"/>
+      <c r="N853" s="3"/>
+      <c r="O853" s="3"/>
+      <c r="P853" s="3"/>
+      <c r="Q853" s="3"/>
+      <c r="R853" s="3"/>
+      <c r="S853" s="3"/>
+    </row>
+    <row r="854" spans="1:19">
+      <c r="A854" s="4" t="s">
+        <v>1022</v>
+      </c>
+      <c r="B854" s="4" t="s">
+        <v>951</v>
+      </c>
+      <c r="C854" s="4" t="s">
         <v>44</v>
       </c>
-      <c r="B18" s="3" t="s">
-[...155 lines deleted...]
-      <c r="C27" s="3" t="s">
+      <c r="D854" t="s">
+        <v>951</v>
+      </c>
+      <c r="E854" s="4" t="s">
+        <v>952</v>
+      </c>
+      <c r="M854" s="3"/>
+      <c r="N854" s="3"/>
+      <c r="O854" s="3"/>
+      <c r="P854" s="3"/>
+      <c r="Q854" s="3"/>
+      <c r="R854" s="3"/>
+      <c r="S854" s="3"/>
+    </row>
+    <row r="855" spans="1:19">
+      <c r="A855" s="4" t="s">
+        <v>1023</v>
+      </c>
+      <c r="B855" s="4" t="s">
+        <v>951</v>
+      </c>
+      <c r="C855" s="4" t="s">
+        <v>225</v>
+      </c>
+      <c r="D855" t="s">
+        <v>951</v>
+      </c>
+      <c r="E855" s="4" t="s">
+        <v>952</v>
+      </c>
+      <c r="M855" s="3"/>
+      <c r="N855" s="3"/>
+      <c r="O855" s="3"/>
+      <c r="P855" s="3"/>
+      <c r="Q855" s="3"/>
+      <c r="R855" s="3"/>
+      <c r="S855" s="3"/>
+    </row>
+    <row r="856" spans="1:19">
+      <c r="A856" s="4" t="s">
+        <v>1024</v>
+      </c>
+      <c r="B856" s="4" t="s">
+        <v>951</v>
+      </c>
+      <c r="C856" s="4" t="s">
+        <v>212</v>
+      </c>
+      <c r="D856" t="s">
+        <v>951</v>
+      </c>
+      <c r="E856" s="4" t="s">
+        <v>952</v>
+      </c>
+      <c r="M856" s="3"/>
+      <c r="N856" s="3"/>
+      <c r="O856" s="3"/>
+      <c r="P856" s="3"/>
+      <c r="Q856" s="3"/>
+      <c r="R856" s="3"/>
+      <c r="S856" s="3"/>
+    </row>
+    <row r="857" spans="1:19">
+      <c r="A857" s="4" t="s">
+        <v>1025</v>
+      </c>
+      <c r="B857" s="4" t="s">
+        <v>951</v>
+      </c>
+      <c r="C857" s="4" t="s">
+        <v>461</v>
+      </c>
+      <c r="D857" t="s">
+        <v>951</v>
+      </c>
+      <c r="E857" s="4" t="s">
+        <v>952</v>
+      </c>
+      <c r="M857" s="3"/>
+      <c r="N857" s="3"/>
+      <c r="O857" s="3"/>
+      <c r="P857" s="3"/>
+      <c r="Q857" s="3"/>
+      <c r="R857" s="3"/>
+      <c r="S857" s="3"/>
+    </row>
+    <row r="858" spans="1:19">
+      <c r="A858" s="4" t="s">
+        <v>1026</v>
+      </c>
+      <c r="B858" s="4" t="s">
+        <v>951</v>
+      </c>
+      <c r="C858" s="4" t="s">
+        <v>269</v>
+      </c>
+      <c r="D858" t="s">
+        <v>951</v>
+      </c>
+      <c r="E858" s="4" t="s">
+        <v>952</v>
+      </c>
+      <c r="M858" s="3"/>
+      <c r="N858" s="3"/>
+      <c r="O858" s="3"/>
+      <c r="P858" s="3"/>
+      <c r="Q858" s="3"/>
+      <c r="R858" s="3"/>
+      <c r="S858" s="3"/>
+    </row>
+    <row r="859" spans="1:19">
+      <c r="A859" s="4" t="s">
+        <v>1027</v>
+      </c>
+      <c r="B859" s="4" t="s">
+        <v>951</v>
+      </c>
+      <c r="C859" s="4" t="s">
+        <v>461</v>
+      </c>
+      <c r="D859" t="s">
+        <v>951</v>
+      </c>
+      <c r="E859" s="4" t="s">
+        <v>952</v>
+      </c>
+      <c r="M859" s="3"/>
+      <c r="N859" s="3"/>
+      <c r="O859" s="3"/>
+      <c r="P859" s="3"/>
+      <c r="Q859" s="3"/>
+      <c r="R859" s="3"/>
+      <c r="S859" s="3"/>
+    </row>
+    <row r="860" spans="1:19">
+      <c r="A860" s="4" t="s">
+        <v>1028</v>
+      </c>
+      <c r="B860" s="4" t="s">
+        <v>951</v>
+      </c>
+      <c r="C860" s="4" t="s">
+        <v>157</v>
+      </c>
+      <c r="D860" t="s">
+        <v>951</v>
+      </c>
+      <c r="E860" s="4" t="s">
+        <v>952</v>
+      </c>
+      <c r="M860" s="3"/>
+      <c r="N860" s="3"/>
+      <c r="O860" s="3"/>
+      <c r="P860" s="3"/>
+      <c r="Q860" s="3"/>
+      <c r="R860" s="3"/>
+      <c r="S860" s="3"/>
+    </row>
+    <row r="861" spans="1:19">
+      <c r="A861" s="4" t="s">
+        <v>1029</v>
+      </c>
+      <c r="B861" s="4" t="s">
+        <v>951</v>
+      </c>
+      <c r="C861" s="4" t="s">
         <v>65</v>
       </c>
-      <c r="D27" s="3" t="s">
-[...302 lines deleted...]
-      <c r="C45" s="3" t="s">
+      <c r="D861" t="s">
+        <v>951</v>
+      </c>
+      <c r="E861" s="4" t="s">
+        <v>952</v>
+      </c>
+      <c r="M861" s="3"/>
+      <c r="N861" s="3"/>
+      <c r="O861" s="3"/>
+      <c r="P861" s="3"/>
+      <c r="Q861" s="3"/>
+      <c r="R861" s="3"/>
+      <c r="S861" s="3"/>
+    </row>
+    <row r="862" spans="1:19">
+      <c r="A862" s="4" t="s">
+        <v>1030</v>
+      </c>
+      <c r="B862" s="4" t="s">
+        <v>951</v>
+      </c>
+      <c r="C862" s="4" t="s">
         <v>12</v>
       </c>
-      <c r="D45" s="3" t="s">
-[...1288 lines deleted...]
-      <c r="C121" s="3" t="s">
+      <c r="D862" t="s">
+        <v>951</v>
+      </c>
+      <c r="E862" s="4" t="s">
+        <v>952</v>
+      </c>
+      <c r="M862" s="3"/>
+      <c r="N862" s="3"/>
+      <c r="O862" s="3"/>
+      <c r="P862" s="3"/>
+      <c r="Q862" s="3"/>
+      <c r="R862" s="3"/>
+      <c r="S862" s="3"/>
+    </row>
+    <row r="863" spans="1:19">
+      <c r="A863" s="4" t="s">
+        <v>1031</v>
+      </c>
+      <c r="B863" s="4" t="s">
+        <v>1032</v>
+      </c>
+      <c r="C863" s="4" t="s">
+        <v>1033</v>
+      </c>
+      <c r="D863" t="s">
+        <v>1034</v>
+      </c>
+      <c r="E863" s="7" t="s">
+        <v>1035</v>
+      </c>
+      <c r="M863" s="3"/>
+      <c r="N863" s="3"/>
+      <c r="O863" s="3"/>
+      <c r="P863" s="3"/>
+      <c r="Q863" s="3"/>
+      <c r="R863" s="3"/>
+      <c r="S863" s="3"/>
+    </row>
+    <row r="864" spans="1:19">
+      <c r="A864" s="4" t="s">
+        <v>1036</v>
+      </c>
+      <c r="B864" s="4" t="s">
+        <v>1032</v>
+      </c>
+      <c r="C864" s="4" t="s">
+        <v>1033</v>
+      </c>
+      <c r="D864" t="s">
+        <v>1034</v>
+      </c>
+      <c r="E864" s="7" t="s">
+        <v>1035</v>
+      </c>
+      <c r="M864" s="3"/>
+      <c r="N864" s="3"/>
+      <c r="O864" s="3"/>
+      <c r="P864" s="3"/>
+      <c r="Q864" s="3"/>
+      <c r="R864" s="3"/>
+      <c r="S864" s="3"/>
+    </row>
+    <row r="865" spans="1:19">
+      <c r="A865" s="4" t="s">
+        <v>1037</v>
+      </c>
+      <c r="B865" s="4" t="s">
+        <v>1032</v>
+      </c>
+      <c r="C865" s="4" t="s">
+        <v>1033</v>
+      </c>
+      <c r="D865" t="s">
+        <v>1034</v>
+      </c>
+      <c r="E865" s="7" t="s">
+        <v>1035</v>
+      </c>
+      <c r="M865" s="3"/>
+      <c r="N865" s="3"/>
+      <c r="O865" s="3"/>
+      <c r="P865" s="3"/>
+      <c r="Q865" s="3"/>
+      <c r="R865" s="3"/>
+      <c r="S865" s="3"/>
+    </row>
+    <row r="866" spans="1:19">
+      <c r="A866" s="4" t="s">
+        <v>1038</v>
+      </c>
+      <c r="B866" s="4" t="s">
+        <v>1034</v>
+      </c>
+      <c r="C866" s="4" t="s">
+        <v>1039</v>
+      </c>
+      <c r="D866" t="s">
+        <v>1034</v>
+      </c>
+      <c r="E866" s="7" t="s">
+        <v>1040</v>
+      </c>
+      <c r="M866" s="3"/>
+      <c r="N866" s="3"/>
+      <c r="O866" s="3"/>
+      <c r="P866" s="3"/>
+      <c r="Q866" s="3"/>
+      <c r="R866" s="3"/>
+      <c r="S866" s="3"/>
+    </row>
+    <row r="867" spans="1:19">
+      <c r="A867" s="4" t="s">
+        <v>1041</v>
+      </c>
+      <c r="B867" s="4" t="s">
+        <v>1034</v>
+      </c>
+      <c r="C867" s="4" t="s">
+        <v>1039</v>
+      </c>
+      <c r="D867" t="s">
+        <v>1034</v>
+      </c>
+      <c r="E867" s="7" t="s">
+        <v>1040</v>
+      </c>
+      <c r="M867" s="3"/>
+      <c r="N867" s="3"/>
+      <c r="O867" s="3"/>
+      <c r="P867" s="3"/>
+      <c r="Q867" s="3"/>
+      <c r="R867" s="3"/>
+      <c r="S867" s="3"/>
+    </row>
+    <row r="868" spans="1:19">
+      <c r="A868" s="4" t="s">
+        <v>1042</v>
+      </c>
+      <c r="B868" s="4" t="s">
+        <v>1034</v>
+      </c>
+      <c r="C868" s="4" t="s">
+        <v>1039</v>
+      </c>
+      <c r="D868" t="s">
+        <v>1034</v>
+      </c>
+      <c r="E868" s="7" t="s">
+        <v>1040</v>
+      </c>
+      <c r="M868" s="3"/>
+      <c r="N868" s="3"/>
+      <c r="O868" s="3"/>
+      <c r="P868" s="3"/>
+      <c r="Q868" s="3"/>
+      <c r="R868" s="3"/>
+      <c r="S868" s="3"/>
+    </row>
+    <row r="869" spans="1:19">
+      <c r="A869" s="4" t="s">
+        <v>1043</v>
+      </c>
+      <c r="B869" s="4" t="s">
+        <v>1034</v>
+      </c>
+      <c r="C869" s="4" t="s">
+        <v>1039</v>
+      </c>
+      <c r="D869" t="s">
+        <v>1034</v>
+      </c>
+      <c r="E869" s="7" t="s">
+        <v>1040</v>
+      </c>
+      <c r="M869" s="3"/>
+      <c r="N869" s="3"/>
+      <c r="O869" s="3"/>
+      <c r="P869" s="3"/>
+      <c r="Q869" s="3"/>
+      <c r="R869" s="3"/>
+      <c r="S869" s="3"/>
+    </row>
+    <row r="870" spans="1:19">
+      <c r="A870" s="4" t="s">
+        <v>307</v>
+      </c>
+      <c r="B870" s="4" t="s">
+        <v>1034</v>
+      </c>
+      <c r="C870" s="4" t="s">
+        <v>1039</v>
+      </c>
+      <c r="D870" t="s">
+        <v>1034</v>
+      </c>
+      <c r="E870" s="7" t="s">
+        <v>1040</v>
+      </c>
+      <c r="M870" s="3"/>
+      <c r="N870" s="3"/>
+      <c r="O870" s="3"/>
+      <c r="P870" s="3"/>
+      <c r="Q870" s="3"/>
+      <c r="R870" s="3"/>
+      <c r="S870" s="3"/>
+    </row>
+    <row r="871" spans="1:19">
+      <c r="A871" s="4" t="s">
+        <v>1044</v>
+      </c>
+      <c r="B871" s="4" t="s">
+        <v>1034</v>
+      </c>
+      <c r="C871" s="4" t="s">
+        <v>1039</v>
+      </c>
+      <c r="D871" t="s">
+        <v>1034</v>
+      </c>
+      <c r="E871" s="7" t="s">
+        <v>1040</v>
+      </c>
+      <c r="M871" s="3"/>
+      <c r="N871" s="3"/>
+      <c r="O871" s="3"/>
+      <c r="P871" s="3"/>
+      <c r="Q871" s="3"/>
+      <c r="R871" s="3"/>
+      <c r="S871" s="3"/>
+    </row>
+    <row r="872" spans="1:19">
+      <c r="A872" s="4" t="s">
+        <v>1045</v>
+      </c>
+      <c r="B872" s="4" t="s">
+        <v>1034</v>
+      </c>
+      <c r="C872" s="4" t="s">
+        <v>1039</v>
+      </c>
+      <c r="D872" t="s">
+        <v>1034</v>
+      </c>
+      <c r="E872" s="7" t="s">
+        <v>1040</v>
+      </c>
+      <c r="M872" s="3"/>
+      <c r="N872" s="3"/>
+      <c r="O872" s="3"/>
+      <c r="P872" s="3"/>
+      <c r="Q872" s="3"/>
+      <c r="R872" s="3"/>
+      <c r="S872" s="3"/>
+    </row>
+    <row r="873" spans="1:19">
+      <c r="A873" s="4" t="s">
+        <v>1046</v>
+      </c>
+      <c r="B873" s="4" t="s">
+        <v>1034</v>
+      </c>
+      <c r="C873" s="4" t="s">
+        <v>1047</v>
+      </c>
+      <c r="D873" t="s">
+        <v>1034</v>
+      </c>
+      <c r="E873" s="7" t="s">
+        <v>1048</v>
+      </c>
+      <c r="M873" s="3"/>
+      <c r="N873" s="3"/>
+      <c r="O873" s="3"/>
+      <c r="P873" s="3"/>
+      <c r="Q873" s="3"/>
+      <c r="R873" s="3"/>
+      <c r="S873" s="3"/>
+    </row>
+    <row r="874" spans="1:19">
+      <c r="A874" s="4" t="s">
+        <v>1049</v>
+      </c>
+      <c r="B874" s="4" t="s">
+        <v>1034</v>
+      </c>
+      <c r="C874" s="4" t="s">
+        <v>1047</v>
+      </c>
+      <c r="D874" t="s">
+        <v>1034</v>
+      </c>
+      <c r="E874" s="7" t="s">
+        <v>1048</v>
+      </c>
+      <c r="M874" s="3"/>
+      <c r="N874" s="3"/>
+      <c r="O874" s="3"/>
+      <c r="P874" s="3"/>
+      <c r="Q874" s="3"/>
+      <c r="R874" s="3"/>
+      <c r="S874" s="3"/>
+    </row>
+    <row r="875" spans="1:19">
+      <c r="A875" s="4" t="s">
+        <v>1050</v>
+      </c>
+      <c r="B875" s="4" t="s">
+        <v>1034</v>
+      </c>
+      <c r="C875" s="4" t="s">
+        <v>1047</v>
+      </c>
+      <c r="D875" t="s">
+        <v>1034</v>
+      </c>
+      <c r="E875" s="7" t="s">
+        <v>1048</v>
+      </c>
+      <c r="M875" s="3"/>
+      <c r="N875" s="3"/>
+      <c r="O875" s="3"/>
+      <c r="P875" s="3"/>
+      <c r="Q875" s="3"/>
+      <c r="R875" s="3"/>
+      <c r="S875" s="3"/>
+    </row>
+    <row r="876" spans="1:19">
+      <c r="A876" s="4" t="s">
+        <v>1051</v>
+      </c>
+      <c r="B876" s="4" t="s">
+        <v>1034</v>
+      </c>
+      <c r="C876" s="4" t="s">
+        <v>1047</v>
+      </c>
+      <c r="D876" t="s">
+        <v>1034</v>
+      </c>
+      <c r="E876" s="7" t="s">
+        <v>1048</v>
+      </c>
+      <c r="M876" s="3"/>
+      <c r="N876" s="3"/>
+      <c r="O876" s="3"/>
+      <c r="P876" s="3"/>
+      <c r="Q876" s="3"/>
+      <c r="R876" s="3"/>
+      <c r="S876" s="3"/>
+    </row>
+    <row r="877" spans="1:19">
+      <c r="A877" s="4" t="s">
+        <v>1052</v>
+      </c>
+      <c r="B877" s="4" t="s">
+        <v>1034</v>
+      </c>
+      <c r="C877" s="4" t="s">
+        <v>1047</v>
+      </c>
+      <c r="D877" t="s">
+        <v>1034</v>
+      </c>
+      <c r="E877" s="7" t="s">
+        <v>1048</v>
+      </c>
+      <c r="M877" s="3"/>
+      <c r="N877" s="3"/>
+      <c r="O877" s="3"/>
+      <c r="P877" s="3"/>
+      <c r="Q877" s="3"/>
+      <c r="R877" s="3"/>
+      <c r="S877" s="3"/>
+    </row>
+    <row r="878" spans="1:19">
+      <c r="A878" s="4" t="s">
+        <v>1053</v>
+      </c>
+      <c r="B878" s="4" t="s">
+        <v>1034</v>
+      </c>
+      <c r="C878" s="4" t="s">
+        <v>1047</v>
+      </c>
+      <c r="D878" t="s">
+        <v>1034</v>
+      </c>
+      <c r="E878" s="7" t="s">
+        <v>1048</v>
+      </c>
+      <c r="M878" s="3"/>
+      <c r="N878" s="3"/>
+      <c r="O878" s="3"/>
+      <c r="P878" s="3"/>
+      <c r="Q878" s="3"/>
+      <c r="R878" s="3"/>
+      <c r="S878" s="3"/>
+    </row>
+    <row r="879" spans="1:19">
+      <c r="A879" s="4" t="s">
+        <v>1054</v>
+      </c>
+      <c r="B879" s="4" t="s">
+        <v>852</v>
+      </c>
+      <c r="C879" s="4" t="s">
         <v>12</v>
       </c>
-      <c r="D121" s="3" t="s">
-[...1747 lines deleted...]
-      <c r="C224" s="3" t="s">
+      <c r="D879" s="4" t="s">
+        <v>416</v>
+      </c>
+      <c r="E879" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M879" s="3"/>
+      <c r="N879" s="3"/>
+      <c r="O879" s="3"/>
+      <c r="P879" s="3"/>
+      <c r="Q879" s="3"/>
+      <c r="R879" s="3"/>
+      <c r="S879" s="3"/>
+    </row>
+    <row r="880" spans="1:19">
+      <c r="A880" s="4" t="s">
+        <v>1055</v>
+      </c>
+      <c r="B880" s="4" t="s">
+        <v>852</v>
+      </c>
+      <c r="C880" s="4" t="s">
         <v>12</v>
       </c>
-      <c r="D224" s="3" t="s">
-[...925 lines deleted...]
-      <c r="A279" s="3" t="s">
+      <c r="D880" s="4" t="s">
         <v>416</v>
       </c>
-      <c r="B279" s="3" t="s">
-[...10244 lines deleted...]
-      </c>
+      <c r="E880" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M880" s="3"/>
+      <c r="N880" s="3"/>
+      <c r="O880" s="3"/>
+      <c r="P880" s="3"/>
+      <c r="Q880" s="3"/>
+      <c r="R880" s="3"/>
+      <c r="S880" s="3"/>
+    </row>
+    <row r="881" spans="13:19">
+      <c r="M881" s="3"/>
+      <c r="N881" s="3"/>
+      <c r="O881" s="3"/>
+      <c r="P881" s="3"/>
+      <c r="Q881" s="3"/>
+      <c r="R881" s="3"/>
+      <c r="S881" s="3"/>
+    </row>
+    <row r="882" spans="13:19">
+      <c r="M882" s="3"/>
+      <c r="N882" s="3"/>
+      <c r="O882" s="3"/>
+      <c r="P882" s="3"/>
+      <c r="Q882" s="3"/>
+      <c r="R882" s="3"/>
+      <c r="S882" s="3"/>
     </row>
   </sheetData>
-  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A3:E881">
-    <sortCondition ref="A3:A881"/>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A863:J878">
+    <sortCondition ref="C863:C878"/>
   </sortState>
   <pageMargins left="0.511811024" right="0.511811024" top="0.78740157499999996" bottom="0.78740157499999996" header="0.31496062000000002" footer="0.31496062000000002"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel Online</Application>
   <Manager/>
   <Company/>
   <HyperlinkBase/>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>José Fumihiro Narasaki</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy/>
   <cp:revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>